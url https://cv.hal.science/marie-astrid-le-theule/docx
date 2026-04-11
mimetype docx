--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Astrid LE THEULE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité générale : l'essentiel du cours, exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-manuel de comptabilité financière (4ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau; Hugo Letiche; Marie-Astrid Le Theule. Presses de l'Université Laval, pp.326, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1h0p25s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et audit, DSCG UE 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 752 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité approfondie, DCG UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zweibaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. pp.416, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique de comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassègues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.748, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs de création: gestionnaires des organisations culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. pp.342, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting to the end of life. Scarcity, performance and death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102377. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2021.102377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Death: Organizing End-of-life Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (4), pp.523-542. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840618800107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ethnographe en tant qu’intrus : témoigner des invisibilités au sein d’un service de soins aigus et palliatifs [Unplugged - The Critical Corner]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.221.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole. Enseignements à partir du cas du Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, À la découverte du lien organisationnel : avez-vous lu A. O. Hirschman ?, 22 (2), pp.41 - 51. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058160ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la comptabilité reflète une réalité masquée: le cas des provisions pour démantèlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zweibaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de jurisprudence commerciale. Les cahiers du chiffre et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la comptabilité reflète une réalité masquée : le cas des provisions pour démantèlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zweibaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Supplément 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une culture de l’alerte éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompanying death, organising the end of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (262), pp.105-121. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing without editors or authors? Competing logics, circulation, and cultural creation in a publishing firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.14-33. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte, le courage de la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mourir dans un service hospitalier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, HS (Supplement), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.hs01.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilité en IFRS et ses maux : quels mots pour le dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Praquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de chercheurs : transmission et gestion des possibles. Entretien avec Mireille Delmas-Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.062.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice aux prises avec l'éthique et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice aux prises avec l'éthique et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring for the other amidst a competitive economic environment : the case of psychosocial handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465680910932487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization: facing management views to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (6), pp.749-786. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2003.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the good life: accounts that break your heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hendrik Vollmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Accounting in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.429-444, 2024, Business 2024, 9781803921990. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803922003.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault : savoir, pouvoir et éthique individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud, Stéphanie Chatelain-Ponroy, Patrick Gibert, Madina Rival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gestionnaire sensible, un passeur de création. Le cas du Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Horvath et Gaëlle Dechamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat dans les secteurs de l'art et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, 2021, 978-2-37687-429-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre des voix de l’ombre, quelle écriture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau, Hugo Letiche, Marie-Astrid Le Theule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, 2019, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens avec Dianne Hagaman et Howard Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau, Hugo Letiche, Marie-Astrid Le Theule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, 2019, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ficelles, des poufs et un art du sens. Description du chemin singulier d’Howard Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau, Hugo Letiche, Marie-Astrid Le Theule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, 2019, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invisibilité des tâches dans un service hospitalier à leur non-mesure : écouter des voix dans la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cléach et Guillaume Tiffon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisation au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Octares, p.126-145, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des chiffres… une nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Christian Hoarau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ordre des Experts-Comptables, pp.235-241, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Becker et les ombres d’une recherche : les outils de gestion dans le monde de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean Benghozi, Thomas Paris (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur d’Howard Becker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'École Polytechnique, pp.211-226, 2013, 978-2-7302-1608-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtre de la comptabilité à la comptabilité du théâtre, des enjeux pour société… et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité, société, politique‎ : mélanges en l'honneur du professeur Bernard Colasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler du chiffre, un langage légitime ? Chemins de traverse et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Simon, Christian Hoarau, Jean-Louis Malo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité, contrôle et société. Mélanges en l'honneur du professeur Alain Burlaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foucher, pp.67-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtre de la comptabilité à la comptabilité du théâtre, des enjeux pour la société ... et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité, société, politique‎ : mélanges en l'honneur du professeur Bernard Colasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of socially responsible investment in the French financial market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oxibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Studies on Corporate Responsibility, Governance and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing, pp.145, 2011, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S2043-9059(2011)0000002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cette entreprise est performante : elle fait des bénéfices ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Praquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Critique et Management (CriM), Anne Pezet, Samuel Sponem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.195-210, 2008, Cahiers libres, 9782707160140. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.crim.2008.01.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation et l'économie contemporaine. Espaces cognitifs et territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.147-189, 2004, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.uzuni.2004.01.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and meaningfulness in end of life situations – The vulnerable researcher as a witness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcoming forgotten faces: shared vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity SCOS (Standing Conference on Organisational Symbolism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual event, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir les visages : la vulnérabilité partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles explorations ethnographiques et qualitatives. Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESG UQAM, UFMG et IMT-BS, Jan 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research as hospitality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Bouazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaggiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity SCOS (Standing Conference on Organisational Symbolism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual event, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme aux multiples morceaux de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société civile et la lutte contre la corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université annuelle d’Anticor, Sep 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video-ethnography to create surprises, creating academic documentaries to communicate ethnographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Accounts Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and meaningfulness in end of life situations. Caregivers' resilience in front of dying patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAEMOS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Atelier doctoral sur les Approches Critiques en Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Accounting Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité de la mère vis à vis de ses filiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Emploi - Travail - Reconversion". Chaire "Reconversion écologique, travail, emploi, politiques sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEM, FMSH, Dauphine, Institut Veblen, Feb 2018, Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Perspectives on Accounting Workshop: Valuation, Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives on Accounting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and listening to how a “maverick” perfumer creates fragrance Path of transmission and the life of the nomad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM : European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vulnerability of organizational ethnographers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American University of Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vulnerability of organizational ethnographers as a power to create visibilities: Getting access to end-of-life situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole : une étude de cas limite au sein d'une organisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées Hirschman : Avez-vous lu A. O. Hirschman ? A la découverte du lien organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating death. Organizing end-of-life situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lack of Space in the Symbolic Sense, in the Physical Sense: Enacting Places in the Fringe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Art of Management and Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfume-Listening to How a &amp;quot;Maverick&amp;quot; Performer Creates Fragrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Art of Management and Organization Conference,Creativity and Design, Organizing Creativity as ‘sensemaking’- Processual Perspectives on Artistic Projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No exit : voice your loyalty. Deconstructing budgetary discourse and constructing a voice for the theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2013 "Creative De-Construction" : 31st Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre des voix de l’ombre : quelle écriture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIFReQ : Réseau International Francophone de la recherche qualitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing without Editors or Authors ? Competing Logics, Circulation, and Cultural Creation in a Publishing Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The State, The Arts &amp; Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ et hors champ : le « comment mourir » dans un service hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « comment mourir » dans un service hospitalier : vulnérabilité et vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Becker et les ombres d'une recherche : les outils de gestion dans le monde de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Howard Becker et les mondes de l’art. Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « forces imaginantes du droit » aux « forces imaginantes comptables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes états généraux de la recherche comptable. Autorité des Normes Comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le parler du chiffre », « des figures sans visages » dans une maison d’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de gestion et organisations. 21ème congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great publishers, where are you gone away ? Reduction of creation to income statement logics in the French public sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCA 2012. International Critical Conference on Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital des voix dans la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche, laboratoire d’ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières entre vie professionnelle et vie privée chez les femmes comptables professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités et innovation. 33ème congrès AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstructurer le récit restructuration : mise en scène et mise en jeu au Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et restructuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invisibilité des tâches dans un service hospitalier à leur non-mesure : écouter des voix dans la nuit. Processus d’invisibilisation et de reconnaissance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visibilité et reconnaissance du travail et des travailleurs. Colloque intercongrès co-organisé par le RT 25 et le RT 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths traversed by management researchers and the transmission of human possibilities: Interview with Dianne and Howard Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Art of Management and Organization Conference, Creativity and Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension: Perspectives from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Management Accounting as Social and Organizational Practice (MASOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension : Perspective from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOS: Acccounting, organizations, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital : des voix dans la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laguérodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chichkowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management public et politiques publiques à l’épreuve de la crise internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension: Perspectives from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debating the link between creativity and control - A Workshop Sponsored by Accounting, Organizations and Society, IESE Business School and Sda Bocconi School of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension : Perspective from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - The Hidden Sides of Creativity in Organizationnal Settings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squatting on Seesaws: A Sociology of Art Perspective on the Creativity-Control Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du GéPS - Hec Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS : European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francs-tireurs et passeurs de création. Une valeur supérieure au prix de l’argent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEC Montréal. Département gestion des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter performativity in a publishing firm: &amp;quot;The language of figures&amp;quot; and &amp;quot;faceless numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2011, Gohtenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de traverse et le gestionnaire : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs de création : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local des 26 chaises, La goutte d’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of socially responsible investment in the French financial market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oxibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual Congress of the European Accounting Association (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Areas in Research and How Artists Respond to Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFSAM World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Scholarly Associations of Management, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of socially responsible investment in the French financial market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oxibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFSAM World Conference: International Federation of Scholarly Associations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfume : The time from creation to encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EGOS Colloquium :European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Howard Becker. L’art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation « Making sense colloqium »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRI-Centre Pompidou, Institut Télécom, NYU in Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Social Civil Organizations: a balance between internal and external logics. The case of Parisian arstistics squats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur la gouvernance des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Social Civil Organizations : a balance between internal and external logics.The case of Parisian artistics squats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la gouvernance des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre d’une recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'Équipe MOST, Laboratoire DRM-Dauphine (UMR CNRS 7088)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of premiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Artistic Squats Count: Calculability and Legitimacy in an Alternative Artistic Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Interdisciplinary, Perspectives on Accounting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Innsbruck, Austria. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et contrôle dans les organisations créatives : une gestion des possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire BETA (UMR 7522 du CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of first times (or surprises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond our first understanding : performing stories and metaphors in a theatre of passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marriage of story and metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et contrôle dans les organisations créatives : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Luca Pacioli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREFIGE (Centre de Recherche Européen en FInance et GEstion), Université Paris IX, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing On The Tight Rope : An Ethnographic Exploration Of Strategies Deployed By Artistic Squats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Nottingham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar, Nottingham University Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EURAM (European Academy of Management) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et faire entendre la voix de l’autre : Samuel Beckett aux Éditions de Minuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University for Humanist Studies et Cnam, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate ? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artists and managers : from confrontation to complementarity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bonnafous-Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th EGOS Colloquium - European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th EGOS (European Group for Organizational Studies) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Berlin, Germany. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wings of desire : accounting, theater and life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting Conference, Baruch College, CUNY University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes, managers & ingénieurs : je t’aime, moi non plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Internationale des Arts Numériques &amp; Alternatifs (SIANA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to Make Them Legitimate ? An Ethnographic Exploration of Strategies Deployed by Artistic Squats in Paris to Acquire Legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGOS Colloquium - European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes versus managers ? De la confrontation à la complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de la Diversité, IAE de Corte, Université de Corse Pascal Paoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization: facing management to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Art of Management and Organization Conference, The Essex Management Center, University of Essex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Essex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les squats d’artistes : des lieux de création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Art comme Esthétique, Ethique et Politique, UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization : facing management views to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM: 1st international conference “Organizing Authencity: A New Perspective on Artists in Residence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bramstrup, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation entre innovation et rationalisation : confronter la gestion aux regards des créateurs artistiques et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de l’innovation, Université du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation en tension entre rationalisation et création : confronter la gestion aux regards des créateurs artistes et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Luca Pacioli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREFIGE (Centre de Recherche Européen en FInance et GEstion), Feb 2003, Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization torn between rationalization and creation : confronting management to artists’ and scientists’ views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral HEC/INSEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation en tension entre création et rationalisation : confronter la gestion aux créateurs artistiques et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ORGANISATION EN TENSION ENTRE ROUTINE ET CREATION : UN AUTRE REGARD SUR L'INSTRUMENTATION DE GESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Toulouse, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization: facing management to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives On Accounting Conference, Baruch College, CUNY University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPTABILITE ET CONTROLE DANS LES ORGANISATIONS CREATIVES : UNE GESTION DES POSSIBLES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Conservatoire national des arts et metiers - CNAM, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Astrid LE THEULE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité générale : l'essentiel du cours, exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-manuel de comptabilité financière (4ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau; Hugo Letiche; Marie-Astrid Le Theule. Presses de l'Université Laval, pp.326, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1h0p25s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et audit, DSCG UE 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 752 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité approfondie, DCG UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zweibaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. pp.416, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique de comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassègues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.748, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs de création: gestionnaires des organisations culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. pp.342, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting to the end of life. Scarcity, performance and death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102377. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2021.102377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Death: Organizing End-of-life Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (4), pp.523-542. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840618800107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ethnographe en tant qu’intrus : témoigner des invisibilités au sein d’un service de soins aigus et palliatifs [Unplugged - The Critical Corner]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.221.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la comptabilité reflète une réalité masquée: le cas des provisions pour démantèlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zweibaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de jurisprudence commerciale. Les cahiers du chiffre et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la comptabilité reflète une réalité masquée : le cas des provisions pour démantèlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zweibaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Supplément 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole. Enseignements à partir du cas du Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, À la découverte du lien organisationnel : avez-vous lu A. O. Hirschman ?, 22 (2), pp.41 - 51. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058160ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une culture de l’alerte éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompanying death, organising the end of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (262), pp.105-121. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte, le courage de la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing without editors or authors? Competing logics, circulation, and cultural creation in a publishing firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.14-33. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mourir dans un service hospitalier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, HS (Supplement), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.hs01.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilité en IFRS et ses maux : quels mots pour le dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Praquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de chercheurs : transmission et gestion des possibles. Entretien avec Mireille Delmas-Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.062.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice aux prises avec l'éthique et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice aux prises avec l'éthique et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring for the other amidst a competitive economic environment : the case of psychosocial handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465680910932487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization: facing management views to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (6), pp.749-786. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2003.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the good life: accounts that break your heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hendrik Vollmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Accounting in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.429-444, 2024, Business 2024, 9781803921990. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803922003.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault : savoir, pouvoir et éthique individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud, Stéphanie Chatelain-Ponroy, Patrick Gibert, Madina Rival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gestionnaire sensible, un passeur de création. Le cas du Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Horvath et Gaëlle Dechamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat dans les secteurs de l'art et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, 2021, 978-2-37687-429-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre des voix de l’ombre, quelle écriture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau, Hugo Letiche, Marie-Astrid Le Theule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, 2019, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens avec Dianne Hagaman et Howard Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau, Hugo Letiche, Marie-Astrid Le Theule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, 2019, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ficelles, des poufs et un art du sens. Description du chemin singulier d’Howard Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau, Hugo Letiche, Marie-Astrid Le Theule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, 2019, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invisibilité des tâches dans un service hospitalier à leur non-mesure : écouter des voix dans la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cléach et Guillaume Tiffon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisation au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Octares, p.126-145, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des chiffres… une nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Christian Hoarau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ordre des Experts-Comptables, pp.235-241, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Becker et les ombres d’une recherche : les outils de gestion dans le monde de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean Benghozi, Thomas Paris (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur d’Howard Becker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'École Polytechnique, pp.211-226, 2013, 978-2-7302-1608-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtre de la comptabilité à la comptabilité du théâtre, des enjeux pour société… et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité, société, politique‎ : mélanges en l'honneur du professeur Bernard Colasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler du chiffre, un langage légitime ? Chemins de traverse et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Simon, Christian Hoarau, Jean-Louis Malo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité, contrôle et société. Mélanges en l'honneur du professeur Alain Burlaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foucher, pp.67-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtre de la comptabilité à la comptabilité du théâtre, des enjeux pour la société ... et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité, société, politique‎ : mélanges en l'honneur du professeur Bernard Colasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of socially responsible investment in the French financial market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oxibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Studies on Corporate Responsibility, Governance and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing, pp.145, 2011, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S2043-9059(2011)0000002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cette entreprise est performante : elle fait des bénéfices ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Praquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Critique et Management (CriM), Anne Pezet, Samuel Sponem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.195-210, 2008, Cahiers libres, 9782707160140. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.crim.2008.01.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation et l'économie contemporaine. Espaces cognitifs et territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.147-189, 2004, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.uzuni.2004.01.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and meaningfulness in end of life situations – The vulnerable researcher as a witness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir les visages : la vulnérabilité partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles explorations ethnographiques et qualitatives. Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESG UQAM, UFMG et IMT-BS, Jan 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcoming forgotten faces: shared vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity SCOS (Standing Conference on Organisational Symbolism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual event, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research as hospitality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Bouazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaggiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity SCOS (Standing Conference on Organisational Symbolism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual event, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme aux multiples morceaux de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société civile et la lutte contre la corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université annuelle d’Anticor, Sep 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Accounts Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Atelier doctoral sur les Approches Critiques en Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and meaningfulness in end of life situations. Caregivers' resilience in front of dying patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAEMOS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Accounting Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité de la mère vis à vis de ses filiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Emploi - Travail - Reconversion". Chaire "Reconversion écologique, travail, emploi, politiques sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEM, FMSH, Dauphine, Institut Veblen, Feb 2018, Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video-ethnography to create surprises, creating academic documentaries to communicate ethnographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Perspectives on Accounting Workshop: Valuation, Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives on Accounting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and listening to how a “maverick” perfumer creates fragrance Path of transmission and the life of the nomad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM : European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vulnerability of organizational ethnographers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American University of Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vulnerability of organizational ethnographers as a power to create visibilities: Getting access to end-of-life situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole : une étude de cas limite au sein d'une organisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées Hirschman : Avez-vous lu A. O. Hirschman ? A la découverte du lien organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating death. Organizing end-of-life situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfume-Listening to How a &amp;quot;Maverick&amp;quot; Performer Creates Fragrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Art of Management and Organization Conference,Creativity and Design, Organizing Creativity as ‘sensemaking’- Processual Perspectives on Artistic Projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lack of Space in the Symbolic Sense, in the Physical Sense: Enacting Places in the Fringe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Art of Management and Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing without Editors or Authors ? Competing Logics, Circulation, and Cultural Creation in a Publishing Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The State, The Arts &amp; Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ et hors champ : le « comment mourir » dans un service hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « comment mourir » dans un service hospitalier : vulnérabilité et vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Becker et les ombres d'une recherche : les outils de gestion dans le monde de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Howard Becker et les mondes de l’art. Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No exit : voice your loyalty. Deconstructing budgetary discourse and constructing a voice for the theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2013 "Creative De-Construction" : 31st Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre des voix de l’ombre : quelle écriture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIFReQ : Réseau International Francophone de la recherche qualitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « forces imaginantes du droit » aux « forces imaginantes comptables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes états généraux de la recherche comptable. Autorité des Normes Comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great publishers, where are you gone away ? Reduction of creation to income statement logics in the French public sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCA 2012. International Critical Conference on Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital des voix dans la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche, laboratoire d’ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le parler du chiffre », « des figures sans visages » dans une maison d’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de gestion et organisations. 21ème congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières entre vie professionnelle et vie privée chez les femmes comptables professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités et innovation. 33ème congrès AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstructurer le récit restructuration : mise en scène et mise en jeu au Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et restructuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invisibilité des tâches dans un service hospitalier à leur non-mesure : écouter des voix dans la nuit. Processus d’invisibilisation et de reconnaissance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visibilité et reconnaissance du travail et des travailleurs. Colloque intercongrès co-organisé par le RT 25 et le RT 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths traversed by management researchers and the transmission of human possibilities: Interview with Dianne and Howard Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Art of Management and Organization Conference, Creativity and Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension : Perspective from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOS: Acccounting, organizations, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital : des voix dans la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laguérodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chichkowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management public et politiques publiques à l’épreuve de la crise internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension: Perspectives from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debating the link between creativity and control - A Workshop Sponsored by Accounting, Organizations and Society, IESE Business School and Sda Bocconi School of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS : European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francs-tireurs et passeurs de création. Une valeur supérieure au prix de l’argent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEC Montréal. Département gestion des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter performativity in a publishing firm: &amp;quot;The language of figures&amp;quot; and &amp;quot;faceless numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2011, Gohtenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension : Perspective from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - The Hidden Sides of Creativity in Organizationnal Settings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squatting on Seesaws: A Sociology of Art Perspective on the Creativity-Control Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du GéPS - Hec Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de traverse et le gestionnaire : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs de création : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local des 26 chaises, La goutte d’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension: Perspectives from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Management Accounting as Social and Organizational Practice (MASOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of socially responsible investment in the French financial market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oxibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFSAM World Conference: International Federation of Scholarly Associations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfume : The time from creation to encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EGOS Colloquium :European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Howard Becker. L’art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation « Making sense colloqium »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRI-Centre Pompidou, Institut Télécom, NYU in Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of socially responsible investment in the French financial market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oxibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual Congress of the European Accounting Association (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Areas in Research and How Artists Respond to Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFSAM World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Scholarly Associations of Management, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Social Civil Organizations : a balance between internal and external logics.The case of Parisian artistics squats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la gouvernance des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre d’une recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'Équipe MOST, Laboratoire DRM-Dauphine (UMR CNRS 7088)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of first times (or surprises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of premiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Artistic Squats Count: Calculability and Legitimacy in an Alternative Artistic Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Interdisciplinary, Perspectives on Accounting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Innsbruck, Austria. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et contrôle dans les organisations créatives : une gestion des possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire BETA (UMR 7522 du CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond our first understanding : performing stories and metaphors in a theatre of passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marriage of story and metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Social Civil Organizations: a balance between internal and external logics. The case of Parisian arstistics squats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur la gouvernance des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et contrôle dans les organisations créatives : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Luca Pacioli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREFIGE (Centre de Recherche Européen en FInance et GEstion), Université Paris IX, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing On The Tight Rope : An Ethnographic Exploration Of Strategies Deployed By Artistic Squats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Nottingham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar, Nottingham University Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EURAM (European Academy of Management) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et faire entendre la voix de l’autre : Samuel Beckett aux Éditions de Minuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University for Humanist Studies et Cnam, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate ? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th EGOS (European Group for Organizational Studies) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Berlin, Germany. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wings of desire : accounting, theater and life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting Conference, Baruch College, CUNY University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes, managers & ingénieurs : je t’aime, moi non plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Internationale des Arts Numériques &amp; Alternatifs (SIANA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes versus managers ? De la confrontation à la complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de la Diversité, IAE de Corte, Université de Corse Pascal Paoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to Make Them Legitimate ? An Ethnographic Exploration of Strategies Deployed by Artistic Squats in Paris to Acquire Legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGOS Colloquium - European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artists and managers : from confrontation to complementarity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bonnafous-Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th EGOS Colloquium - European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les squats d’artistes : des lieux de création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Art comme Esthétique, Ethique et Politique, UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization: facing management to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Art of Management and Organization Conference, The Essex Management Center, University of Essex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Essex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization : facing management views to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM: 1st international conference “Organizing Authencity: A New Perspective on Artists in Residence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bramstrup, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation entre innovation et rationalisation : confronter la gestion aux regards des créateurs artistiques et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de l’innovation, Université du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation en tension entre rationalisation et création : confronter la gestion aux regards des créateurs artistes et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Luca Pacioli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREFIGE (Centre de Recherche Européen en FInance et GEstion), Feb 2003, Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization torn between rationalization and creation : confronting management to artists’ and scientists’ views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral HEC/INSEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation en tension entre création et rationalisation : confronter la gestion aux créateurs artistiques et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ORGANISATION EN TENSION ENTRE ROUTINE ET CREATION : UN AUTRE REGARD SUR L'INSTRUMENTATION DE GESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Toulouse, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization: facing management to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives On Accounting Conference, Baruch College, CUNY University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPTABILITE ET CONTROLE DANS LES ORGANISATIONS CREATIVES : UNE GESTION DES POSSIBLES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Conservatoire national des arts et metiers - CNAM, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique D&#233;jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Collain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dejean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/mini-manuel-comptabilite-generale--9782100829149.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Letiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1h0p25s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774413v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Zweibaum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2021.102377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03534172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618800107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.221.0092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fronda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058160ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Lupu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2015.10.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs01.0179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.062.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465680910932487" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-7FMGK1NV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2003.09.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W93DBN8V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922003.00047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oxibar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-9059(2011)0000002013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.crim.2008.01.0195" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661230v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.uzuni.2004.01.0147" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725607v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Awad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Biglieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Bouazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaggiotti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kostera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774453v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658388v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658389v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658391v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944675v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagu&#233;rodie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chichkowsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944674v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413425v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660084v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660102v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660047v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660659v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660664v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441490v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463720v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660186v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660197v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonnafous-Boucher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660208v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660227v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660349v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660404v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique D&#233;jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Collain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dejean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/mini-manuel-comptabilite-generale--9782100829149.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Letiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1h0p25s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774413v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Zweibaum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2021.102377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03534172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618800107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.221.0092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fronda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058160ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Lupu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2015.10.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs01.0179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.062.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465680910932487" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-7FMGK1NV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2003.09.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W93DBN8V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922003.00047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oxibar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-9059(2011)0000002013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.crim.2008.01.0195" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661230v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.uzuni.2004.01.0147" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Awad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Biglieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Bouazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaggiotti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kostera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658400v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658391v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagu&#233;rodie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chichkowsky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413862v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660125v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660153v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660664v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463720v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660186v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonnafous-Boucher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660349v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660404v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>