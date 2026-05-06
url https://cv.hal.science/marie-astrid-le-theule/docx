--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Astrid LE THEULE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité générale : l'essentiel du cours, exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-manuel de comptabilité financière (4ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau; Hugo Letiche; Marie-Astrid Le Theule. Presses de l'Université Laval, pp.326, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1h0p25s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et audit, DSCG UE 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 752 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité approfondie, DCG UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zweibaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. pp.416, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique de comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassègues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.748, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs de création: gestionnaires des organisations culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. pp.342, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting to the end of life. Scarcity, performance and death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102377. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2021.102377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Death: Organizing End-of-life Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (4), pp.523-542. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840618800107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ethnographe en tant qu’intrus : témoigner des invisibilités au sein d’un service de soins aigus et palliatifs [Unplugged - The Critical Corner]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.221.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la comptabilité reflète une réalité masquée: le cas des provisions pour démantèlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zweibaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de jurisprudence commerciale. Les cahiers du chiffre et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la comptabilité reflète une réalité masquée : le cas des provisions pour démantèlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zweibaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Supplément 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole. Enseignements à partir du cas du Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, À la découverte du lien organisationnel : avez-vous lu A. O. Hirschman ?, 22 (2), pp.41 - 51. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058160ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une culture de l’alerte éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompanying death, organising the end of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (262), pp.105-121. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte, le courage de la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing without editors or authors? Competing logics, circulation, and cultural creation in a publishing firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.14-33. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mourir dans un service hospitalier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, HS (Supplement), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.hs01.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilité en IFRS et ses maux : quels mots pour le dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Praquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de chercheurs : transmission et gestion des possibles. Entretien avec Mireille Delmas-Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.062.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice aux prises avec l'éthique et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice aux prises avec l'éthique et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring for the other amidst a competitive economic environment : the case of psychosocial handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465680910932487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization: facing management views to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (6), pp.749-786. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2003.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the good life: accounts that break your heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hendrik Vollmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Accounting in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.429-444, 2024, Business 2024, 9781803921990. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803922003.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault : savoir, pouvoir et éthique individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud, Stéphanie Chatelain-Ponroy, Patrick Gibert, Madina Rival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gestionnaire sensible, un passeur de création. Le cas du Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Horvath et Gaëlle Dechamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat dans les secteurs de l'art et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, 2021, 978-2-37687-429-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre des voix de l’ombre, quelle écriture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau, Hugo Letiche, Marie-Astrid Le Theule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, 2019, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens avec Dianne Hagaman et Howard Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau, Hugo Letiche, Marie-Astrid Le Theule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, 2019, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ficelles, des poufs et un art du sens. Description du chemin singulier d’Howard Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau, Hugo Letiche, Marie-Astrid Le Theule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, 2019, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invisibilité des tâches dans un service hospitalier à leur non-mesure : écouter des voix dans la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cléach et Guillaume Tiffon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisation au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Octares, p.126-145, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des chiffres… une nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Christian Hoarau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ordre des Experts-Comptables, pp.235-241, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Becker et les ombres d’une recherche : les outils de gestion dans le monde de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean Benghozi, Thomas Paris (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur d’Howard Becker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'École Polytechnique, pp.211-226, 2013, 978-2-7302-1608-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtre de la comptabilité à la comptabilité du théâtre, des enjeux pour société… et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité, société, politique‎ : mélanges en l'honneur du professeur Bernard Colasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler du chiffre, un langage légitime ? Chemins de traverse et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Simon, Christian Hoarau, Jean-Louis Malo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité, contrôle et société. Mélanges en l'honneur du professeur Alain Burlaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foucher, pp.67-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtre de la comptabilité à la comptabilité du théâtre, des enjeux pour la société ... et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité, société, politique‎ : mélanges en l'honneur du professeur Bernard Colasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of socially responsible investment in the French financial market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oxibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Studies on Corporate Responsibility, Governance and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing, pp.145, 2011, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S2043-9059(2011)0000002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cette entreprise est performante : elle fait des bénéfices ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Praquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Critique et Management (CriM), Anne Pezet, Samuel Sponem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.195-210, 2008, Cahiers libres, 9782707160140. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.crim.2008.01.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation et l'économie contemporaine. Espaces cognitifs et territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.147-189, 2004, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.uzuni.2004.01.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and meaningfulness in end of life situations – The vulnerable researcher as a witness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir les visages : la vulnérabilité partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles explorations ethnographiques et qualitatives. Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESG UQAM, UFMG et IMT-BS, Jan 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcoming forgotten faces: shared vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity SCOS (Standing Conference on Organisational Symbolism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual event, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research as hospitality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Bouazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaggiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity SCOS (Standing Conference on Organisational Symbolism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual event, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme aux multiples morceaux de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société civile et la lutte contre la corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université annuelle d’Anticor, Sep 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Accounts Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Atelier doctoral sur les Approches Critiques en Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and meaningfulness in end of life situations. Caregivers' resilience in front of dying patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAEMOS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Accounting Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité de la mère vis à vis de ses filiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Emploi - Travail - Reconversion". Chaire "Reconversion écologique, travail, emploi, politiques sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEM, FMSH, Dauphine, Institut Veblen, Feb 2018, Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video-ethnography to create surprises, creating academic documentaries to communicate ethnographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Perspectives on Accounting Workshop: Valuation, Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives on Accounting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and listening to how a “maverick” perfumer creates fragrance Path of transmission and the life of the nomad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM : European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vulnerability of organizational ethnographers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American University of Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vulnerability of organizational ethnographers as a power to create visibilities: Getting access to end-of-life situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole : une étude de cas limite au sein d'une organisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées Hirschman : Avez-vous lu A. O. Hirschman ? A la découverte du lien organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating death. Organizing end-of-life situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfume-Listening to How a &amp;quot;Maverick&amp;quot; Performer Creates Fragrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Art of Management and Organization Conference,Creativity and Design, Organizing Creativity as ‘sensemaking’- Processual Perspectives on Artistic Projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lack of Space in the Symbolic Sense, in the Physical Sense: Enacting Places in the Fringe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Art of Management and Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing without Editors or Authors ? Competing Logics, Circulation, and Cultural Creation in a Publishing Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The State, The Arts &amp; Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ et hors champ : le « comment mourir » dans un service hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « comment mourir » dans un service hospitalier : vulnérabilité et vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Becker et les ombres d'une recherche : les outils de gestion dans le monde de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Howard Becker et les mondes de l’art. Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No exit : voice your loyalty. Deconstructing budgetary discourse and constructing a voice for the theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2013 "Creative De-Construction" : 31st Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre des voix de l’ombre : quelle écriture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIFReQ : Réseau International Francophone de la recherche qualitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « forces imaginantes du droit » aux « forces imaginantes comptables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes états généraux de la recherche comptable. Autorité des Normes Comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great publishers, where are you gone away ? Reduction of creation to income statement logics in the French public sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCA 2012. International Critical Conference on Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital des voix dans la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche, laboratoire d’ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le parler du chiffre », « des figures sans visages » dans une maison d’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de gestion et organisations. 21ème congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières entre vie professionnelle et vie privée chez les femmes comptables professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités et innovation. 33ème congrès AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstructurer le récit restructuration : mise en scène et mise en jeu au Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et restructuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invisibilité des tâches dans un service hospitalier à leur non-mesure : écouter des voix dans la nuit. Processus d’invisibilisation et de reconnaissance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visibilité et reconnaissance du travail et des travailleurs. Colloque intercongrès co-organisé par le RT 25 et le RT 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths traversed by management researchers and the transmission of human possibilities: Interview with Dianne and Howard Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Art of Management and Organization Conference, Creativity and Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension : Perspective from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOS: Acccounting, organizations, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital : des voix dans la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laguérodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chichkowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management public et politiques publiques à l’épreuve de la crise internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension: Perspectives from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debating the link between creativity and control - A Workshop Sponsored by Accounting, Organizations and Society, IESE Business School and Sda Bocconi School of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS : European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francs-tireurs et passeurs de création. Une valeur supérieure au prix de l’argent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEC Montréal. Département gestion des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter performativity in a publishing firm: &amp;quot;The language of figures&amp;quot; and &amp;quot;faceless numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2011, Gohtenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension : Perspective from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - The Hidden Sides of Creativity in Organizationnal Settings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squatting on Seesaws: A Sociology of Art Perspective on the Creativity-Control Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du GéPS - Hec Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de traverse et le gestionnaire : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs de création : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local des 26 chaises, La goutte d’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension: Perspectives from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Management Accounting as Social and Organizational Practice (MASOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of socially responsible investment in the French financial market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oxibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFSAM World Conference: International Federation of Scholarly Associations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfume : The time from creation to encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EGOS Colloquium :European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Howard Becker. L’art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation « Making sense colloqium »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRI-Centre Pompidou, Institut Télécom, NYU in Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of socially responsible investment in the French financial market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oxibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual Congress of the European Accounting Association (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Areas in Research and How Artists Respond to Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFSAM World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Scholarly Associations of Management, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Social Civil Organizations : a balance between internal and external logics.The case of Parisian artistics squats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la gouvernance des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre d’une recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'Équipe MOST, Laboratoire DRM-Dauphine (UMR CNRS 7088)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of first times (or surprises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of premiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Artistic Squats Count: Calculability and Legitimacy in an Alternative Artistic Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Interdisciplinary, Perspectives on Accounting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Innsbruck, Austria. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et contrôle dans les organisations créatives : une gestion des possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire BETA (UMR 7522 du CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond our first understanding : performing stories and metaphors in a theatre of passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marriage of story and metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Social Civil Organizations: a balance between internal and external logics. The case of Parisian arstistics squats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur la gouvernance des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et contrôle dans les organisations créatives : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Luca Pacioli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREFIGE (Centre de Recherche Européen en FInance et GEstion), Université Paris IX, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing On The Tight Rope : An Ethnographic Exploration Of Strategies Deployed By Artistic Squats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Nottingham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar, Nottingham University Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EURAM (European Academy of Management) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et faire entendre la voix de l’autre : Samuel Beckett aux Éditions de Minuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University for Humanist Studies et Cnam, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate ? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th EGOS (European Group for Organizational Studies) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Berlin, Germany. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wings of desire : accounting, theater and life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting Conference, Baruch College, CUNY University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes, managers & ingénieurs : je t’aime, moi non plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Internationale des Arts Numériques &amp; Alternatifs (SIANA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes versus managers ? De la confrontation à la complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de la Diversité, IAE de Corte, Université de Corse Pascal Paoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to Make Them Legitimate ? An Ethnographic Exploration of Strategies Deployed by Artistic Squats in Paris to Acquire Legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGOS Colloquium - European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artists and managers : from confrontation to complementarity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bonnafous-Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th EGOS Colloquium - European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les squats d’artistes : des lieux de création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Art comme Esthétique, Ethique et Politique, UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization: facing management to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Art of Management and Organization Conference, The Essex Management Center, University of Essex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Essex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization : facing management views to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM: 1st international conference “Organizing Authencity: A New Perspective on Artists in Residence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bramstrup, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation entre innovation et rationalisation : confronter la gestion aux regards des créateurs artistiques et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de l’innovation, Université du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation en tension entre rationalisation et création : confronter la gestion aux regards des créateurs artistes et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Luca Pacioli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREFIGE (Centre de Recherche Européen en FInance et GEstion), Feb 2003, Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization torn between rationalization and creation : confronting management to artists’ and scientists’ views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral HEC/INSEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation en tension entre création et rationalisation : confronter la gestion aux créateurs artistiques et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ORGANISATION EN TENSION ENTRE ROUTINE ET CREATION : UN AUTRE REGARD SUR L'INSTRUMENTATION DE GESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Toulouse, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization: facing management to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives On Accounting Conference, Baruch College, CUNY University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPTABILITE ET CONTROLE DANS LES ORGANISATIONS CREATIVES : UNE GESTION DES POSSIBLES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Conservatoire national des arts et metiers - CNAM, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Astrid LE THEULE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité générale : l'essentiel du cours, exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-manuel de comptabilité financière (4ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau; Hugo Letiche; Marie-Astrid Le Theule. Presses de l'Université Laval, pp.326, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1h0p25s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et audit, DSCG UE 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 752 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité approfondie, DCG UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Collain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zweibaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. pp.416, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique de comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassègues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.748, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs de création: gestionnaires des organisations culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. pp.342, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting to the end of life. Scarcity, performance and death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102377. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2021.102377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Death: Organizing End-of-life Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (4), pp.523-542. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840618800107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ethnographe en tant qu’intrus : témoigner des invisibilités au sein d’un service de soins aigus et palliatifs [Unplugged - The Critical Corner]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.221.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la comptabilité reflète une réalité masquée: le cas des provisions pour démantèlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zweibaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de jurisprudence commerciale. Les cahiers du chiffre et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la comptabilité reflète une réalité masquée : le cas des provisions pour démantèlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zweibaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Supplément 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole. Enseignements à partir du cas du Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, À la découverte du lien organisationnel : avez-vous lu A. O. Hirschman ?, 22 (2), pp.41 - 51. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058160ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une culture de l’alerte éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompanying death, organising the end of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (262), pp.105-121. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte, le courage de la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing without editors or authors? Competing logics, circulation, and cultural creation in a publishing firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.14-33. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mourir dans un service hospitalier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, HS (Supplement), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.hs01.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilité en IFRS et ses maux : quels mots pour le dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Praquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice aux prises avec l'éthique et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de chercheurs : transmission et gestion des possibles. Entretien avec Mireille Delmas-Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.062.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice aux prises avec l'éthique et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring for the other amidst a competitive economic environment : the case of psychosocial handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465680910932487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization: facing management views to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (6), pp.749-786. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2003.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the good life: accounts that break your heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hendrik Vollmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Accounting in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.429-444, 2024, Business 2024, 9781803921990. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803922003.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault : savoir, pouvoir et éthique individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud, Stéphanie Chatelain-Ponroy, Patrick Gibert, Madina Rival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gestionnaire sensible, un passeur de création. Le cas du Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Horvath et Gaëlle Dechamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat dans les secteurs de l'art et de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, 2021, 978-2-37687-429-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre des voix de l’ombre, quelle écriture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau, Hugo Letiche, Marie-Astrid Le Theule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, 2019, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens avec Dianne Hagaman et Howard Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau, Hugo Letiche, Marie-Astrid Le Theule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, 2019, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ficelles, des poufs et un art du sens. Description du chemin singulier d’Howard Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau, Hugo Letiche, Marie-Astrid Le Theule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, 2019, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invisibilité des tâches dans un service hospitalier à leur non-mesure : écouter des voix dans la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cléach et Guillaume Tiffon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisation au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Octares, p.126-145, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des chiffres… une nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Christian Hoarau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ordre des Experts-Comptables, pp.235-241, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Becker et les ombres d’une recherche : les outils de gestion dans le monde de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean Benghozi, Thomas Paris (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur d’Howard Becker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'École Polytechnique, pp.211-226, 2013, 978-2-7302-1608-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtre de la comptabilité à la comptabilité du théâtre, des enjeux pour société… et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité, société, politique‎ : mélanges en l'honneur du professeur Bernard Colasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler du chiffre, un langage légitime ? Chemins de traverse et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Simon, Christian Hoarau, Jean-Louis Malo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité, contrôle et société. Mélanges en l'honneur du professeur Alain Burlaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foucher, pp.67-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du théâtre de la comptabilité à la comptabilité du théâtre, des enjeux pour la société ... et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité, société, politique‎ : mélanges en l'honneur du professeur Bernard Colasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of socially responsible investment in the French financial market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oxibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Studies on Corporate Responsibility, Governance and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing, pp.145, 2011, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S2043-9059(2011)0000002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cette entreprise est performante : elle fait des bénéfices ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Praquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Critique et Management (CriM), Anne Pezet, Samuel Sponem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.195-210, 2008, Cahiers libres, 9782707160140. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.crim.2008.01.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation et l'économie contemporaine. Espaces cognitifs et territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.147-189, 2004, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.uzuni.2004.01.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and meaningfulness in end of life situations – The vulnerable researcher as a witness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcoming forgotten faces: shared vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity SCOS (Standing Conference on Organisational Symbolism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual event, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir les visages : la vulnérabilité partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles explorations ethnographiques et qualitatives. Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESG UQAM, UFMG et IMT-BS, Jan 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research as hospitality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Bouazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaggiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity SCOS (Standing Conference on Organisational Symbolism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual event, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme aux multiples morceaux de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société civile et la lutte contre la corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université annuelle d’Anticor, Sep 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Accounts Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and meaningfulness in end of life situations. Caregivers' resilience in front of dying patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAEMOS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Atelier doctoral sur les Approches Critiques en Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Accounting Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité de la mère vis à vis de ses filiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Emploi - Travail - Reconversion". Chaire "Reconversion écologique, travail, emploi, politiques sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEM, FMSH, Dauphine, Institut Veblen, Feb 2018, Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video-ethnography to create surprises, creating academic documentaries to communicate ethnographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Perspectives on Accounting Workshop: Valuation, Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested valuations of life itself. Accounting for death, resuscitation, and the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives on Accounting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and listening to how a “maverick” perfumer creates fragrance Path of transmission and the life of the nomad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM : European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vulnerability of organizational ethnographers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American University of Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vulnerability of organizational ethnographers as a power to create visibilities: Getting access to end-of-life situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole : une étude de cas limite au sein d'une organisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées Hirschman : Avez-vous lu A. O. Hirschman ? A la découverte du lien organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating death. Organizing end-of-life situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lack of Space in the Symbolic Sense, in the Physical Sense: Enacting Places in the Fringe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Art of Management and Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfume-Listening to How a &amp;quot;Maverick&amp;quot; Performer Creates Fragrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Art of Management and Organization Conference,Creativity and Design, Organizing Creativity as ‘sensemaking’- Processual Perspectives on Artistic Projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing without Editors or Authors ? Competing Logics, Circulation, and Cultural Creation in a Publishing Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The State, The Arts &amp; Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ et hors champ : le « comment mourir » dans un service hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « comment mourir » dans un service hospitalier : vulnérabilité et vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Becker et les ombres d'une recherche : les outils de gestion dans le monde de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Howard Becker et les mondes de l’art. Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No exit : voice your loyalty. Deconstructing budgetary discourse and constructing a voice for the theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2013 "Creative De-Construction" : 31st Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre des voix de l’ombre : quelle écriture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIFReQ : Réseau International Francophone de la recherche qualitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « forces imaginantes du droit » aux « forces imaginantes comptables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes états généraux de la recherche comptable. Autorité des Normes Comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le parler du chiffre », « des figures sans visages » dans une maison d’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de gestion et organisations. 21ème congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great publishers, where are you gone away ? Reduction of creation to income statement logics in the French public sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCA 2012. International Critical Conference on Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital des voix dans la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche, laboratoire d’ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières entre vie professionnelle et vie privée chez les femmes comptables professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités et innovation. 33ème congrès AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstructurer le récit restructuration : mise en scène et mise en jeu au Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et restructuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invisibilité des tâches dans un service hospitalier à leur non-mesure : écouter des voix dans la nuit. Processus d’invisibilisation et de reconnaissance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visibilité et reconnaissance du travail et des travailleurs. Colloque intercongrès co-organisé par le RT 25 et le RT 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths traversed by management researchers and the transmission of human possibilities: Interview with Dianne and Howard Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth Art of Management and Organization Conference, Creativity and Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension: Perspectives from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debating the link between creativity and control - A Workshop Sponsored by Accounting, Organizations and Society, IESE Business School and Sda Bocconi School of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôpital : des voix dans la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laguérodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chichkowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management public et politiques publiques à l’épreuve de la crise internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension : Perspective from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOS: Acccounting, organizations, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension : Perspective from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - The Hidden Sides of Creativity in Organizationnal Settings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squatting on Seesaws: A Sociology of Art Perspective on the Creativity-Control Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du GéPS - Hec Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS : European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter performativity in a publishing firm: &amp;quot;The language of figures&amp;quot; and &amp;quot;faceless numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2011, Gohtenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francs-tireurs et passeurs de création. Une valeur supérieure au prix de l’argent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEC Montréal. Département gestion des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de traverse et le gestionnaire : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs de création : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local des 26 chaises, La goutte d’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the Creativity-Control Tension: Perspectives from the Sociology of Art and an Artistic Squat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Management Accounting as Social and Organizational Practice (MASOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of socially responsible investment in the French financial market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oxibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFSAM World Conference: International Federation of Scholarly Associations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfume : The time from creation to encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EGOS Colloquium :European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Howard Becker. L’art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation « Making sense colloqium »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRI-Centre Pompidou, Institut Télécom, NYU in Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of socially responsible investment in the French financial market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oxibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual Congress of the European Accounting Association (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Areas in Research and How Artists Respond to Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFSAM World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Scholarly Associations of Management, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre d’une recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'Équipe MOST, Laboratoire DRM-Dauphine (UMR CNRS 7088)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Social Civil Organizations : a balance between internal and external logics.The case of Parisian artistics squats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la gouvernance des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of premiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Artistic Squats Count: Calculability and Legitimacy in an Alternative Artistic Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Interdisciplinary, Perspectives on Accounting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Innsbruck, Austria. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et contrôle dans les organisations créatives : une gestion des possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Laboratoire BETA (UMR 7522 du CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of first times (or surprises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond our first understanding : performing stories and metaphors in a theatre of passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marriage of story and metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Social Civil Organizations: a balance between internal and external logics. The case of Parisian arstistics squats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur la gouvernance des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing On The Tight Rope : An Ethnographic Exploration Of Strategies Deployed By Artistic Squats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Nottingham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et contrôle dans les organisations créatives : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Luca Pacioli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREFIGE (Centre de Recherche Européen en FInance et GEstion), Université Paris IX, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar, Nottingham University Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00465702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et faire entendre la voix de l’autre : Samuel Beckett aux Éditions de Minuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University for Humanist Studies et Cnam, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EURAM (European Academy of Management) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate ? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th EGOS (European Group for Organizational Studies) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Berlin, Germany. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wings of desire : accounting, theater and life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting Conference, Baruch College, CUNY University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes, managers & ingénieurs : je t’aime, moi non plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Internationale des Arts Numériques &amp; Alternatifs (SIANA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes versus managers ? De la confrontation à la complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de la Diversité, IAE de Corte, Université de Corse Pascal Paoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to Make Them Legitimate ? An Ethnographic Exploration of Strategies Deployed by Artistic Squats in Paris to Acquire Legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Sponem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGOS Colloquium - European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artists and managers : from confrontation to complementarity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bonnafous-Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th EGOS Colloquium - European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les squats d’artistes : des lieux de création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Art comme Esthétique, Ethique et Politique, UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization: facing management to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Art of Management and Organization Conference, The Essex Management Center, University of Essex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Essex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization : facing management views to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM: 1st international conference “Organizing Authencity: A New Perspective on Artists in Residence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bramstrup, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation entre innovation et rationalisation : confronter la gestion aux regards des créateurs artistiques et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de l’innovation, Université du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation en tension entre rationalisation et création : confronter la gestion aux regards des créateurs artistes et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Luca Pacioli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREFIGE (Centre de Recherche Européen en FInance et GEstion), Feb 2003, Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization torn between rationalization and creation : confronting management to artists’ and scientists’ views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral HEC/INSEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation en tension entre création et rationalisation : confronter la gestion aux créateurs artistiques et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ORGANISATION EN TENSION ENTRE ROUTINE ET CREATION : UN AUTRE REGARD SUR L'INSTRUMENTATION DE GESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Toulouse, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization in tension between creation and rationalization: facing management to artistic and scientific creators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives On Accounting Conference, Baruch College, CUNY University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPTABILITE ET CONTROLE DANS LES ORGANISATIONS CREATIVES : UNE GESTION DES POSSIBLES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Conservatoire national des arts et metiers - CNAM, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique D&#233;jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Collain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dejean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/mini-manuel-comptabilite-generale--9782100829149.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Letiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1h0p25s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774413v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Zweibaum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2021.102377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03534172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618800107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.221.0092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fronda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058160ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Lupu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2015.10.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs01.0179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.062.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465680910932487" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-7FMGK1NV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2003.09.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W93DBN8V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922003.00047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oxibar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-9059(2011)0000002013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.crim.2008.01.0195" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661230v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.uzuni.2004.01.0147" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Awad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Biglieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Bouazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaggiotti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kostera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658400v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658391v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagu&#233;rodie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chichkowsky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413862v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660125v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660153v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660664v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463720v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660186v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonnafous-Boucher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660349v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660404v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique D&#233;jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Collain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dejean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/mini-manuel-comptabilite-generale--9782100829149.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Letiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1h0p25s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774413v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Zweibaum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2021.102377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03534172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618800107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.221.0092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fronda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058160ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Lupu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2015.10.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs01.0179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774431v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.062.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465680910932487" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-7FMGK1NV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2003.09.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W93DBN8V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922003.00047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oxibar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-9059(2011)0000002013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.crim.2008.01.0195" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661230v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.uzuni.2004.01.0147" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725607v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Awad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Biglieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Bouazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaggiotti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kostera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658143v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659515v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774453v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658391v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944674v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagu&#233;rodie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chichkowsky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944673v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660255v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413862v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451371v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660664v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660186v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonnafous-Boucher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660349v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660404v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>