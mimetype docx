--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Aude Fouéré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghosts of Bilateralism: Collaborative Research on the Afterlives of a Finnish-Kenyan Water Development Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Kamaara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14g4m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible Inventories. Questioning Kenyan Collections into Western Museums. — Exposition présentée au National Museums of Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.1019-1022. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.46128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et l’international au prisme des vestiges du développement rural en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.21-37. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropodev.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier Usages postcoloniaux du colonial – 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Usages postcoloniaux du colonial - 2, 11, https://www.politika.io/fr/article/introduction-au-dossier-usages-postcoloniaux-du-colonial-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling ruins: the afterlives of an early post-independence development intervention in Lake Victoria, Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.345-370. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022278X22000180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Archives, artefacts et images dans les mondes africains et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10, https://www.politika.io/fr/article/introduction-archives-artefacts-images-mondes-africains-ailleurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefacts, archives et images dans les mondes africains et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Sources ? Empirical Rigour, Reflexivity, and Archiving in the Social Sciences and Humanities in African Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02863918v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Sources ? Rigueur empirique, réflexivité et archivage en sciences humaines et sociales et dans les études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Katryn Daly Thompson, Popobawa. Tanzanian Talk, Global Misreadings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséifier la traite et l'esclavage à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« effet Derrida » en Afrique du Sud: Jacques Derrida, Verne Harris et la notion d’archive(s) dans l’horizon post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (3-4), pp.745-778. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de &amp;quot;Voyage en Afrique orientale des années 1859 à 1865&amp;quot; de Von der Decken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Beckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Gaetano Ciarcia, Le revers de l'oubli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Derek Peterson, Kodzo Gava, Ciraj Rassool, 2016, The Politics of Heritage in Africa: Economies, Histories, and infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise monumental, inconfort commémoratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Emma Hunter, 2015, Political Thought and the Public Sphere in Tanzania. Freedom, Democracy and Citizenship in the Era of Decolonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affiche électorale : art, stratégie et matière à politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Matérialités du vote, 144, pp.115-134. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.144.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film as archive: Africa Addio and the ambiguities of remembrance in contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hégémonie compétitive contre vents et marées: les élections générales de 2015 en Tanzanie et à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maingraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Post-esclavage et mobilisations, 140, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage and memory in East Africa today: a review of recent developments in cultural heritage research and memory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.542-558. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2015.1102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : A. Keshodkar, 2013, Tourism and Social Change in Post-Socialist Zanzibar: Struggles for Identity, Movement, and Civilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : W. Van beek & A. Schmidt, 2012, African Hosts & Their Guests: Cultural Dynamics of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle Afrique de l’Est ? Introduction thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maupeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : W. Van beek & A. Schmidt, 2012, African Hosts & Their Guests: Cultural Dynamics of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : N. Carré, 2014, De la Côte aux confins. Récits de voyageurs swahili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagez-vous, rengagez vous dans les études sur le swahili d’aujourd’hui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 219 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections en Afrique de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere, Ujamaa and Political Morality in Contemporary Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/asr.2014.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Julius Nyerere in Zanzibar: the Revolution, the Union and the Enemy of the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, His Eternity Julius Nyerere? Politics, morality and subjectivities in Tanzania, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17531055.2014.918313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere à Zanzibar : père ou ennemi de la nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.61-73. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.118.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du dossier Héros nationaux et pères de la nation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jonathon Glassman, 2011,&amp;quot;War of Words, War of Stones. Racial Thought and Violence in Colonial Zanzibar&amp;quot;, Bloomington, Indiana Univ. Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.957-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclavage à Zanzibar : un patrimoine contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mambo ! </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchiffrements de l’expérience politique tanzanienne à l’horizon du populisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accomplir le dépassement des utopies du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tanzanie | Tanzania, 45, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting revolutionary Zanzibar in the media today: the case of Dira newspaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.672-689. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17531055.2012.729781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering the Dark Years (1964-1975) in Contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encounters: The International Journal for the Study of Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, Memory and violence, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortie de clandestinité des années sombres à Zanzibar (1964-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jeux de mémoires, 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : l’imaginaire national à l’épreuve du postsocialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.121.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : la nation à l'épreuve du postsocialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique des élections de 2010 à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.121.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire au prisme du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Jeux de mémoires, 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie, Chronique 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préférence nationale en Tanzanie postsocialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115 (3), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.115.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Nyerere entre mythe et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un saint en Tanzanie postsocialiste. L’Etat, l’Eglise et Julius Nyerere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'africanité à travers le prisme des relations à plaisanterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Parentés, plaisanteries et politique, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses des « relations à plaisanteries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le retour du politique, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe (collective work)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. Twaweza, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Waves : Strategies of Belonging in Indian Island Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-90-04-51009-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenya in Motion 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae, 2021, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.africae.2390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Kenya en marche, 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae, 2020, 9782957305865. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.africae.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cunnigham Bissell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzania's 2015 Elections: the success of political hegemony. Special issue of Journal of Eastern African Studies, vol. 12, n°1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering Julius Nyerere in Tanzania. History, Legacy, Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mkuki na Nyota, 2016, 9987753264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections in a Hybrid Regime: Revisiting the 2011 Ugandan Polls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiti Makara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéróme Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fountain Publishers/IFRA, 2014, 9789970253418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">His Eternity Julius Nyerere? Politics, Morality, and Subjectivity in Tanzania. Special issue of the Journal of Eastern African Studies, vol. 8, n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenya’s Past as Prologue. Voters, Violence and the 2013 Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred A.J. Ndeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Twaweza, 2014, 9789966028518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros nationaux et pères de la nation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charton-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">118, 2013, Vingtième siècle, revue d'histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mémoire. Numéro spécial des Cahiers d'Etudes africaines, vol. 197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations à plaisanteries en Afrique (Tanzanie). Discours savants et pratiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, Olivier Leservoisier, 978-2-296-05549-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Twaweza, pp.13-32, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Penser l’Afrique avec V. Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Thinking Africa With V.Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa With V.Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2025, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Belonging in Indian Ocean Island Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-18, 2022, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510104_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanzibariness in the Shadow of an Ambiguous Documentary State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.21-48, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510104_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces matérielles du socialisme en Tanzanie : vestiges et mémoires dans un ancien village Ujamaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialismes africains, socialismes en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Addio, the Revolution, and the Ambiguities of Remembrance in Contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré, William C. Bissell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices, and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota/IFRA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory, Media, and Mapinduzi: Alternative Voices and Visions of Revolution, Fifty Years Later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré, William C. Bissell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices, and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota/IFRA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting Revolutionary Zanzibar in the media today: the case of Dira newspaper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iain Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Swahili Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généalogie des récits de l'esclavage à Zanzibar: Histoire contestée et patrimoine controversé au marché aux esclaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Juhé-Beaulaton, D. Guillaud, Y Girault, M.C. Cormier-Salem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambivalences patrimoniales au Sud. Mises en scène et jeux d'acteurs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere': The man, the word, and the order of discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remembering Nyerere in Tanzania: History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota, 2016, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Julius Nyerere in Zanzibar: The Revolution, the Union and the Enemy of the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remembering Julius Nyerere in Tanzania : History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki Na Nyota Publishers, 2016, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere, Ujamaa and Political Morality in Contemporary Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REMEMBERING JULIUS NYERERE IN TANZANIA History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indians are exploiters and Africans idlers ! The production of racial categories and socio-economic issues in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Africa: Minorities of Indian-Pakistani Origin in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9789987082971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni d'ici ni d'ailleurs. Les tiraillements identitaires des Indiens d'Afrique de l'est entre local et global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de colons, portraits de migrants II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indiens sont des exploiteurs et les Africains des paresseux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique indienne: les minorités d'origine indo-pakistanaise en Afrique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala; ed. Michel Adam, 2009, 9782811102739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyerere, Julius (1922-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Political Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legacy of J.K. Nyerere and the Tanzanian Elections of Oct.-Dec. 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’Afrique Orientale 2005 (ed. H. Charton &amp; C. Médard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005, 2-7475-8968-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension politique de l'utani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique orientale : Annuaire 2003 (ed. Hervé Maupeu) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2004, L'AFRIQUE ORIENTALE, Annuaire 2003, 2-7475-5691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commemorating Nyerere, celebrating Magufuli in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer Julius Nyerere, célébrer John Magufuli: chanter la louange politique en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanzibar indépendant en 2015 ? Révision constitutionnelle, islam politisé et revendications séparatistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01199260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing and narrating the Tanzanian nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A democratic purge? Financial scandals and political turmoil in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une purge démocratique ? Scandales financiers et remous politiques en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01211512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OBJET ETHNOLOGIQUE &amp;quot;RELATIONS A PLAISANTERIES&amp;quot; DANS L'ESPACE EST-AFRICAIN (TANZANIE) : DE LA CONSTRUCTION SAVANTE D'UNE COUTUME LA RESTITUTION DES SITUATION SOCIALES DE L'UTANI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ECOLE DES HAUTES ETUDES EN SCIENCES SOCIALES Formation doctorale en Anthropologic sociale et Ethnologie, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01263935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Aude Fouéré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghosts of Bilateralism: Collaborative Research on the Afterlives of a Finnish-Kenyan Water Development Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Kamaara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14g4m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible Inventories. Questioning Kenyan Collections into Western Museums. — Exposition présentée au National Museums of Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.1019-1022. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.46128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et l’international au prisme des vestiges du développement rural en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.21-37. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropodev.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier Usages postcoloniaux du colonial – 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Usages postcoloniaux du colonial - 2, 11, https://www.politika.io/fr/article/introduction-au-dossier-usages-postcoloniaux-du-colonial-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling ruins: the afterlives of an early post-independence development intervention in Lake Victoria, Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.345-370. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022278X22000180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Archives, artefacts et images dans les mondes africains et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10, https://www.politika.io/fr/article/introduction-archives-artefacts-images-mondes-africains-ailleurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefacts, archives et images dans les mondes africains et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Sources ? Empirical Rigour, Reflexivity, and Archiving in the Social Sciences and Humanities in African Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02863918v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Sources ? Rigueur empirique, réflexivité et archivage en sciences humaines et sociales et dans les études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Katryn Daly Thompson, Popobawa. Tanzanian Talk, Global Misreadings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséifier la traite et l'esclavage à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« effet Derrida » en Afrique du Sud: Jacques Derrida, Verne Harris et la notion d’archive(s) dans l’horizon post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (3-4), pp.745-778. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de &amp;quot;Voyage en Afrique orientale des années 1859 à 1865&amp;quot; de Von der Decken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Beckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Gaetano Ciarcia, Le revers de l'oubli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Derek Peterson, Kodzo Gava, Ciraj Rassool, 2016, The Politics of Heritage in Africa: Economies, Histories, and infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise monumental, inconfort commémoratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Emma Hunter, 2015, Political Thought and the Public Sphere in Tanzania. Freedom, Democracy and Citizenship in the Era of Decolonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affiche électorale : art, stratégie et matière à politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Matérialités du vote, 144, pp.115-134. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.144.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film as archive: Africa Addio and the ambiguities of remembrance in contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage and memory in East Africa today: a review of recent developments in cultural heritage research and memory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.542-558. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2015.1102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hégémonie compétitive contre vents et marées: les élections générales de 2015 en Tanzanie et à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maingraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Post-esclavage et mobilisations, 140, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle Afrique de l’Est ? Introduction thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maupeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : W. Van beek & A. Schmidt, 2012, African Hosts & Their Guests: Cultural Dynamics of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : A. Keshodkar, 2013, Tourism and Social Change in Post-Socialist Zanzibar: Struggles for Identity, Movement, and Civilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : W. Van beek & A. Schmidt, 2012, African Hosts & Their Guests: Cultural Dynamics of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : N. Carré, 2014, De la Côte aux confins. Récits de voyageurs swahili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections en Afrique de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagez-vous, rengagez vous dans les études sur le swahili d’aujourd’hui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 219 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere, Ujamaa and Political Morality in Contemporary Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/asr.2014.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Julius Nyerere in Zanzibar: the Revolution, the Union and the Enemy of the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, His Eternity Julius Nyerere? Politics, morality and subjectivities in Tanzania, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17531055.2014.918313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere à Zanzibar : père ou ennemi de la nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.61-73. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.118.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du dossier Héros nationaux et pères de la nation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jonathon Glassman, 2011,&amp;quot;War of Words, War of Stones. Racial Thought and Violence in Colonial Zanzibar&amp;quot;, Bloomington, Indiana Univ. Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.957-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclavage à Zanzibar : un patrimoine contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mambo ! </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchiffrements de l’expérience politique tanzanienne à l’horizon du populisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accomplir le dépassement des utopies du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tanzanie | Tanzania, 45, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting revolutionary Zanzibar in the media today: the case of Dira newspaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.672-689. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17531055.2012.729781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering the Dark Years (1964-1975) in Contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encounters: The International Journal for the Study of Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, Memory and violence, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortie de clandestinité des années sombres à Zanzibar (1964-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jeux de mémoires, 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : l’imaginaire national à l’épreuve du postsocialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.121.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique des élections de 2010 à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.121.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : la nation à l'épreuve du postsocialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire au prisme du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Jeux de mémoires, 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie, Chronique 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préférence nationale en Tanzanie postsocialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115 (3), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.115.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Nyerere entre mythe et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un saint en Tanzanie postsocialiste. L’Etat, l’Eglise et Julius Nyerere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'africanité à travers le prisme des relations à plaisanterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Parentés, plaisanteries et politique, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses des « relations à plaisanteries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le retour du politique, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe (collective work)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. Twaweza, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Waves : Strategies of Belonging in Indian Island Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-90-04-51009-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenya in Motion 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae, 2021, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.africae.2390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Kenya en marche, 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae, 2020, 9782957305865. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.africae.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cunnigham Bissell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzania's 2015 Elections: the success of political hegemony. Special issue of Journal of Eastern African Studies, vol. 12, n°1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering Julius Nyerere in Tanzania. History, Legacy, Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mkuki na Nyota, 2016, 9987753264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">His Eternity Julius Nyerere? Politics, Morality, and Subjectivity in Tanzania. Special issue of the Journal of Eastern African Studies, vol. 8, n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections in a Hybrid Regime: Revisiting the 2011 Ugandan Polls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiti Makara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéróme Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fountain Publishers/IFRA, 2014, 9789970253418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenya’s Past as Prologue. Voters, Violence and the 2013 Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred A.J. Ndeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Twaweza, 2014, 9789966028518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros nationaux et pères de la nation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charton-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">118, 2013, Vingtième siècle, revue d'histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mémoire. Numéro spécial des Cahiers d'Etudes africaines, vol. 197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations à plaisanteries en Afrique (Tanzanie). Discours savants et pratiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, Olivier Leservoisier, 978-2-296-05549-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Twaweza, pp.13-32, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Thinking Africa With V.Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa With V.Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Penser l’Afrique avec V. Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africae, A paraître, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanzibariness in the Shadow of an Ambiguous Documentary State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.21-48, 2022, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510104_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Belonging in Indian Ocean Island Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-18, 2022, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510104_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces matérielles du socialisme en Tanzanie : vestiges et mémoires dans un ancien village Ujamaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialismes africains, socialismes en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Addio, the Revolution, and the Ambiguities of Remembrance in Contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré, William C. Bissell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices, and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota/IFRA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory, Media, and Mapinduzi: Alternative Voices and Visions of Revolution, Fifty Years Later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré, William C. Bissell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices, and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota/IFRA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting Revolutionary Zanzibar in the media today: the case of Dira newspaper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iain Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Swahili Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généalogie des récits de l'esclavage à Zanzibar: Histoire contestée et patrimoine controversé au marché aux esclaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Juhé-Beaulaton, D. Guillaud, Y Girault, M.C. Cormier-Salem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambivalences patrimoniales au Sud. Mises en scène et jeux d'acteurs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere': The man, the word, and the order of discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remembering Nyerere in Tanzania: History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota, 2016, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Julius Nyerere in Zanzibar: The Revolution, the Union and the Enemy of the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remembering Julius Nyerere in Tanzania : History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki Na Nyota Publishers, 2016, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere, Ujamaa and Political Morality in Contemporary Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REMEMBERING JULIUS NYERERE IN TANZANIA History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indians are exploiters and Africans idlers ! The production of racial categories and socio-economic issues in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Africa: Minorities of Indian-Pakistani Origin in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9789987082971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni d'ici ni d'ailleurs. Les tiraillements identitaires des Indiens d'Afrique de l'est entre local et global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de colons, portraits de migrants II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indiens sont des exploiteurs et les Africains des paresseux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique indienne: les minorités d'origine indo-pakistanaise en Afrique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala; ed. Michel Adam, 2009, 9782811102739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyerere, Julius (1922-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Political Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legacy of J.K. Nyerere and the Tanzanian Elections of Oct.-Dec. 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’Afrique Orientale 2005 (ed. H. Charton &amp; C. Médard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005, 2-7475-8968-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension politique de l'utani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique orientale : Annuaire 2003 (ed. Hervé Maupeu) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2004, L'AFRIQUE ORIENTALE, Annuaire 2003, 2-7475-5691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commemorating Nyerere, celebrating Magufuli in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer Julius Nyerere, célébrer John Magufuli: chanter la louange politique en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanzibar indépendant en 2015 ? Révision constitutionnelle, islam politisé et revendications séparatistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01199260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing and narrating the Tanzanian nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A democratic purge? Financial scandals and political turmoil in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une purge démocratique ? Scandales financiers et remous politiques en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01211512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OBJET ETHNOLOGIQUE &amp;quot;RELATIONS A PLAISANTERIES&amp;quot; DANS L'ESPACE EST-AFRICAIN (TANZANIE) : DE LA CONSTRUCTION SAVANTE D'UNE COUTUME LA RESTITUTION DES SITUATION SOCIALES DE L'UTANI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ECOLE DES HAUTES ETUDES EN SCIENCES SOCIALES Formation doctorale en Anthropologic sociale et Ethnologie, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01263935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Gez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Kamaara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g4m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ciarcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022278X22000180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863918v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.49" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Walker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Beckmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.144.0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12282" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maingraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Hughes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2015.1102940" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maupeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2014.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2014.918313" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857848v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2012.729781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.121.0069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-W0W1WSRS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.121.0127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.115.0137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CD7S9M80-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493067v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2390" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fouere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cunnigham Bissell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiti Makara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#243;me Lafargue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mwangi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred A.J. Ndeda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charton-Bigot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04843048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510104_002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968156v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510104_003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510053v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493029v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493030v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510037v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493045v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510080v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759372v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01263935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Gez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Kamaara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g4m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ciarcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022278X22000180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863918v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.49" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Walker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Beckmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.144.0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12282" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Hughes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2015.1102940" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maingraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maupeu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2014.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2014.918313" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857848v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2012.729781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.121.0069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-W0W1WSRS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.121.0127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.115.0137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CD7S9M80-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493067v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2390" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fouere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cunnigham Bissell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiti Makara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#243;me Lafargue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mwangi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred A.J. Ndeda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charton-Bigot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04843048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/africae/7401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510104_003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510104_002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493045v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493040v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01263935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>