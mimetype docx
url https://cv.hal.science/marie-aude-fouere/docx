--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Aude Fouéré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghosts of Bilateralism: Collaborative Research on the Afterlives of a Finnish-Kenyan Water Development Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Kamaara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14g4m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible Inventories. Questioning Kenyan Collections into Western Museums. — Exposition présentée au National Museums of Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.1019-1022. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.46128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et l’international au prisme des vestiges du développement rural en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.21-37. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropodev.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier Usages postcoloniaux du colonial – 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Usages postcoloniaux du colonial - 2, 11, https://www.politika.io/fr/article/introduction-au-dossier-usages-postcoloniaux-du-colonial-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling ruins: the afterlives of an early post-independence development intervention in Lake Victoria, Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.345-370. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022278X22000180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Archives, artefacts et images dans les mondes africains et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10, https://www.politika.io/fr/article/introduction-archives-artefacts-images-mondes-africains-ailleurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefacts, archives et images dans les mondes africains et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Sources ? Empirical Rigour, Reflexivity, and Archiving in the Social Sciences and Humanities in African Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02863918v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Sources ? Rigueur empirique, réflexivité et archivage en sciences humaines et sociales et dans les études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Katryn Daly Thompson, Popobawa. Tanzanian Talk, Global Misreadings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséifier la traite et l'esclavage à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« effet Derrida » en Afrique du Sud: Jacques Derrida, Verne Harris et la notion d’archive(s) dans l’horizon post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (3-4), pp.745-778. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de &amp;quot;Voyage en Afrique orientale des années 1859 à 1865&amp;quot; de Von der Decken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Beckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Gaetano Ciarcia, Le revers de l'oubli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Derek Peterson, Kodzo Gava, Ciraj Rassool, 2016, The Politics of Heritage in Africa: Economies, Histories, and infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise monumental, inconfort commémoratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Emma Hunter, 2015, Political Thought and the Public Sphere in Tanzania. Freedom, Democracy and Citizenship in the Era of Decolonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affiche électorale : art, stratégie et matière à politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Matérialités du vote, 144, pp.115-134. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.144.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film as archive: Africa Addio and the ambiguities of remembrance in contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage and memory in East Africa today: a review of recent developments in cultural heritage research and memory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.542-558. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2015.1102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hégémonie compétitive contre vents et marées: les élections générales de 2015 en Tanzanie et à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maingraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Post-esclavage et mobilisations, 140, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle Afrique de l’Est ? Introduction thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maupeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : W. Van beek & A. Schmidt, 2012, African Hosts & Their Guests: Cultural Dynamics of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : A. Keshodkar, 2013, Tourism and Social Change in Post-Socialist Zanzibar: Struggles for Identity, Movement, and Civilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : W. Van beek & A. Schmidt, 2012, African Hosts & Their Guests: Cultural Dynamics of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : N. Carré, 2014, De la Côte aux confins. Récits de voyageurs swahili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections en Afrique de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagez-vous, rengagez vous dans les études sur le swahili d’aujourd’hui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 219 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere, Ujamaa and Political Morality in Contemporary Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/asr.2014.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Julius Nyerere in Zanzibar: the Revolution, the Union and the Enemy of the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, His Eternity Julius Nyerere? Politics, morality and subjectivities in Tanzania, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17531055.2014.918313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere à Zanzibar : père ou ennemi de la nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.61-73. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.118.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du dossier Héros nationaux et pères de la nation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jonathon Glassman, 2011,&amp;quot;War of Words, War of Stones. Racial Thought and Violence in Colonial Zanzibar&amp;quot;, Bloomington, Indiana Univ. Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.957-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclavage à Zanzibar : un patrimoine contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mambo ! </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchiffrements de l’expérience politique tanzanienne à l’horizon du populisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accomplir le dépassement des utopies du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tanzanie | Tanzania, 45, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting revolutionary Zanzibar in the media today: the case of Dira newspaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.672-689. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17531055.2012.729781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering the Dark Years (1964-1975) in Contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encounters: The International Journal for the Study of Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, Memory and violence, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortie de clandestinité des années sombres à Zanzibar (1964-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jeux de mémoires, 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : l’imaginaire national à l’épreuve du postsocialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.121.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique des élections de 2010 à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.121.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : la nation à l'épreuve du postsocialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire au prisme du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Jeux de mémoires, 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie, Chronique 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préférence nationale en Tanzanie postsocialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115 (3), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.115.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Nyerere entre mythe et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un saint en Tanzanie postsocialiste. L’Etat, l’Eglise et Julius Nyerere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'africanité à travers le prisme des relations à plaisanterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Parentés, plaisanteries et politique, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses des « relations à plaisanteries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le retour du politique, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe (collective work)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. Twaweza, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Waves : Strategies of Belonging in Indian Island Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-90-04-51009-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenya in Motion 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae, 2021, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.africae.2390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Kenya en marche, 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae, 2020, 9782957305865. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.africae.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cunnigham Bissell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzania's 2015 Elections: the success of political hegemony. Special issue of Journal of Eastern African Studies, vol. 12, n°1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering Julius Nyerere in Tanzania. History, Legacy, Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mkuki na Nyota, 2016, 9987753264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">His Eternity Julius Nyerere? Politics, Morality, and Subjectivity in Tanzania. Special issue of the Journal of Eastern African Studies, vol. 8, n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections in a Hybrid Regime: Revisiting the 2011 Ugandan Polls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiti Makara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéróme Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fountain Publishers/IFRA, 2014, 9789970253418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenya’s Past as Prologue. Voters, Violence and the 2013 Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred A.J. Ndeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Twaweza, 2014, 9789966028518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros nationaux et pères de la nation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charton-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">118, 2013, Vingtième siècle, revue d'histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mémoire. Numéro spécial des Cahiers d'Etudes africaines, vol. 197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations à plaisanteries en Afrique (Tanzanie). Discours savants et pratiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, Olivier Leservoisier, 978-2-296-05549-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Twaweza, pp.13-32, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Thinking Africa With V.Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa With V.Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Penser l’Afrique avec V. Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africae, A paraître, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanzibariness in the Shadow of an Ambiguous Documentary State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.21-48, 2022, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510104_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Belonging in Indian Ocean Island Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-18, 2022, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510104_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces matérielles du socialisme en Tanzanie : vestiges et mémoires dans un ancien village Ujamaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialismes africains, socialismes en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Addio, the Revolution, and the Ambiguities of Remembrance in Contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré, William C. Bissell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices, and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota/IFRA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory, Media, and Mapinduzi: Alternative Voices and Visions of Revolution, Fifty Years Later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré, William C. Bissell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices, and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota/IFRA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting Revolutionary Zanzibar in the media today: the case of Dira newspaper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iain Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Swahili Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généalogie des récits de l'esclavage à Zanzibar: Histoire contestée et patrimoine controversé au marché aux esclaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Juhé-Beaulaton, D. Guillaud, Y Girault, M.C. Cormier-Salem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambivalences patrimoniales au Sud. Mises en scène et jeux d'acteurs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere': The man, the word, and the order of discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remembering Nyerere in Tanzania: History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota, 2016, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Julius Nyerere in Zanzibar: The Revolution, the Union and the Enemy of the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remembering Julius Nyerere in Tanzania : History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki Na Nyota Publishers, 2016, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere, Ujamaa and Political Morality in Contemporary Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REMEMBERING JULIUS NYERERE IN TANZANIA History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indians are exploiters and Africans idlers ! The production of racial categories and socio-economic issues in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Africa: Minorities of Indian-Pakistani Origin in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9789987082971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni d'ici ni d'ailleurs. Les tiraillements identitaires des Indiens d'Afrique de l'est entre local et global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de colons, portraits de migrants II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indiens sont des exploiteurs et les Africains des paresseux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique indienne: les minorités d'origine indo-pakistanaise en Afrique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala; ed. Michel Adam, 2009, 9782811102739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyerere, Julius (1922-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Political Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legacy of J.K. Nyerere and the Tanzanian Elections of Oct.-Dec. 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’Afrique Orientale 2005 (ed. H. Charton &amp; C. Médard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005, 2-7475-8968-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension politique de l'utani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique orientale : Annuaire 2003 (ed. Hervé Maupeu) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2004, L'AFRIQUE ORIENTALE, Annuaire 2003, 2-7475-5691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commemorating Nyerere, celebrating Magufuli in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer Julius Nyerere, célébrer John Magufuli: chanter la louange politique en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanzibar indépendant en 2015 ? Révision constitutionnelle, islam politisé et revendications séparatistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01199260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing and narrating the Tanzanian nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A democratic purge? Financial scandals and political turmoil in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une purge démocratique ? Scandales financiers et remous politiques en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01211512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OBJET ETHNOLOGIQUE &amp;quot;RELATIONS A PLAISANTERIES&amp;quot; DANS L'ESPACE EST-AFRICAIN (TANZANIE) : DE LA CONSTRUCTION SAVANTE D'UNE COUTUME LA RESTITUTION DES SITUATION SOCIALES DE L'UTANI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ECOLE DES HAUTES ETUDES EN SCIENCES SOCIALES Formation doctorale en Anthropologic sociale et Ethnologie, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01263935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Aude Fouéré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghosts of Bilateralism: Collaborative Research on the Afterlives of a Finnish-Kenyan Water Development Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Kamaara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14g4m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible Inventories. Questioning Kenyan Collections into Western Museums. — Exposition présentée au National Museums of Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.1019-1022. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.46128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et l’international au prisme des vestiges du développement rural en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.21-37. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropodev.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier Usages postcoloniaux du colonial – 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Usages postcoloniaux du colonial - 2, 11, https://www.politika.io/fr/article/introduction-au-dossier-usages-postcoloniaux-du-colonial-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling ruins: the afterlives of an early post-independence development intervention in Lake Victoria, Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.345-370. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022278X22000180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Archives, artefacts et images dans les mondes africains et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10, https://www.politika.io/fr/article/introduction-archives-artefacts-images-mondes-africains-ailleurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefacts, archives et images dans les mondes africains et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Sources ? Empirical Rigour, Reflexivity, and Archiving in the Social Sciences and Humanities in African Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02863918v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Sources ? Rigueur empirique, réflexivité et archivage en sciences humaines et sociales et dans les études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Katryn Daly Thompson, Popobawa. Tanzanian Talk, Global Misreadings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséifier la traite et l'esclavage à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« effet Derrida » en Afrique du Sud: Jacques Derrida, Verne Harris et la notion d’archive(s) dans l’horizon post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (3-4), pp.745-778. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de &amp;quot;Voyage en Afrique orientale des années 1859 à 1865&amp;quot; de Von der Decken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Beckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Gaetano Ciarcia, Le revers de l'oubli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Derek Peterson, Kodzo Gava, Ciraj Rassool, 2016, The Politics of Heritage in Africa: Economies, Histories, and infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise monumental, inconfort commémoratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Emma Hunter, 2015, Political Thought and the Public Sphere in Tanzania. Freedom, Democracy and Citizenship in the Era of Decolonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affiche électorale : art, stratégie et matière à politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Matérialités du vote, 144, pp.115-134. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.144.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film as archive: Africa Addio and the ambiguities of remembrance in contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hégémonie compétitive contre vents et marées: les élections générales de 2015 en Tanzanie et à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maingraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Post-esclavage et mobilisations, 140, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : A. Keshodkar, 2013, Tourism and Social Change in Post-Socialist Zanzibar: Struggles for Identity, Movement, and Civilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : W. Van beek & A. Schmidt, 2012, African Hosts & Their Guests: Cultural Dynamics of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage and memory in East Africa today: a review of recent developments in cultural heritage research and memory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.542-558. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2015.1102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle Afrique de l’Est ? Introduction thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maupeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : W. Van beek & A. Schmidt, 2012, African Hosts & Their Guests: Cultural Dynamics of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : N. Carré, 2014, De la Côte aux confins. Récits de voyageurs swahili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagez-vous, rengagez vous dans les études sur le swahili d’aujourd’hui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 219 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections en Afrique de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere, Ujamaa and Political Morality in Contemporary Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/asr.2014.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Julius Nyerere in Zanzibar: the Revolution, the Union and the Enemy of the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, His Eternity Julius Nyerere? Politics, morality and subjectivities in Tanzania, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17531055.2014.918313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere à Zanzibar : père ou ennemi de la nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.61-73. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.118.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du dossier Héros nationaux et pères de la nation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jonathon Glassman, 2011,&amp;quot;War of Words, War of Stones. Racial Thought and Violence in Colonial Zanzibar&amp;quot;, Bloomington, Indiana Univ. Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.957-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclavage à Zanzibar : un patrimoine contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mambo ! </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchiffrements de l’expérience politique tanzanienne à l’horizon du populisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accomplir le dépassement des utopies du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tanzanie | Tanzania, 45, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting revolutionary Zanzibar in the media today: the case of Dira newspaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.672-689. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17531055.2012.729781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering the Dark Years (1964-1975) in Contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encounters: The International Journal for the Study of Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, Memory and violence, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : la nation à l'épreuve du postsocialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique des élections de 2010 à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.121.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortie de clandestinité des années sombres à Zanzibar (1964-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jeux de mémoires, 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : l’imaginaire national à l’épreuve du postsocialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.121.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire au prisme du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Jeux de mémoires, 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie, Chronique 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préférence nationale en Tanzanie postsocialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115 (3), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.115.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Nyerere entre mythe et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un saint en Tanzanie postsocialiste. L’Etat, l’Eglise et Julius Nyerere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'africanité à travers le prisme des relations à plaisanterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Parentés, plaisanteries et politique, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses des « relations à plaisanteries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le retour du politique, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe (collective work)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. Twaweza, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Waves : Strategies of Belonging in Indian Island Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-90-04-51009-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenya in Motion 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae, 2021, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.africae.2390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Kenya en marche, 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae, 2020, 9782957305865. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.africae.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cunnigham Bissell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzania's 2015 Elections: the success of political hegemony. Special issue of Journal of Eastern African Studies, vol. 12, n°1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering Julius Nyerere in Tanzania. History, Legacy, Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mkuki na Nyota, 2016, 9987753264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections in a Hybrid Regime: Revisiting the 2011 Ugandan Polls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiti Makara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéróme Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fountain Publishers/IFRA, 2014, 9789970253418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">His Eternity Julius Nyerere? Politics, Morality, and Subjectivity in Tanzania. Special issue of the Journal of Eastern African Studies, vol. 8, n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenya’s Past as Prologue. Voters, Violence and the 2013 Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred A.J. Ndeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Twaweza, 2014, 9789966028518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros nationaux et pères de la nation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charton-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">118, 2013, Vingtième siècle, revue d'histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mémoire. Numéro spécial des Cahiers d'Etudes africaines, vol. 197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations à plaisanteries en Afrique (Tanzanie). Discours savants et pratiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, Olivier Leservoisier, 978-2-296-05549-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Twaweza, pp.13-32, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Thinking Africa With V.Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa With V.Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Penser l’Afrique avec V. Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africae, A paraître, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Belonging in Indian Ocean Island Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-18, 2022, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510104_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanzibariness in the Shadow of an Ambiguous Documentary State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.21-48, 2022, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510104_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces matérielles du socialisme en Tanzanie : vestiges et mémoires dans un ancien village Ujamaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialismes africains, socialismes en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Addio, the Revolution, and the Ambiguities of Remembrance in Contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré, William C. Bissell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices, and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota/IFRA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory, Media, and Mapinduzi: Alternative Voices and Visions of Revolution, Fifty Years Later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré, William C. Bissell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices, and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota/IFRA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting Revolutionary Zanzibar in the media today: the case of Dira newspaper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iain Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Swahili Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généalogie des récits de l'esclavage à Zanzibar: Histoire contestée et patrimoine controversé au marché aux esclaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Juhé-Beaulaton, D. Guillaud, Y Girault, M.C. Cormier-Salem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambivalences patrimoniales au Sud. Mises en scène et jeux d'acteurs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere': The man, the word, and the order of discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remembering Nyerere in Tanzania: History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota, 2016, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Julius Nyerere in Zanzibar: The Revolution, the Union and the Enemy of the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remembering Julius Nyerere in Tanzania : History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki Na Nyota Publishers, 2016, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere, Ujamaa and Political Morality in Contemporary Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REMEMBERING JULIUS NYERERE IN TANZANIA History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indians are exploiters and Africans idlers ! The production of racial categories and socio-economic issues in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Africa: Minorities of Indian-Pakistani Origin in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9789987082971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni d'ici ni d'ailleurs. Les tiraillements identitaires des Indiens d'Afrique de l'est entre local et global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de colons, portraits de migrants II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indiens sont des exploiteurs et les Africains des paresseux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique indienne: les minorités d'origine indo-pakistanaise en Afrique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala; ed. Michel Adam, 2009, 9782811102739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyerere, Julius (1922-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Political Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legacy of J.K. Nyerere and the Tanzanian Elections of Oct.-Dec. 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’Afrique Orientale 2005 (ed. H. Charton &amp; C. Médard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005, 2-7475-8968-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension politique de l'utani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique orientale : Annuaire 2003 (ed. Hervé Maupeu) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2004, L'AFRIQUE ORIENTALE, Annuaire 2003, 2-7475-5691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commemorating Nyerere, celebrating Magufuli in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer Julius Nyerere, célébrer John Magufuli: chanter la louange politique en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanzibar indépendant en 2015 ? Révision constitutionnelle, islam politisé et revendications séparatistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01199260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing and narrating the Tanzanian nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A democratic purge? Financial scandals and political turmoil in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une purge démocratique ? Scandales financiers et remous politiques en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01211512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OBJET ETHNOLOGIQUE &amp;quot;RELATIONS A PLAISANTERIES&amp;quot; DANS L'ESPACE EST-AFRICAIN (TANZANIE) : DE LA CONSTRUCTION SAVANTE D'UNE COUTUME LA RESTITUTION DES SITUATION SOCIALES DE L'UTANI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ECOLE DES HAUTES ETUDES EN SCIENCES SOCIALES Formation doctorale en Anthropologic sociale et Ethnologie, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01263935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Gez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Kamaara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g4m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ciarcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022278X22000180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863918v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.49" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Walker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Beckmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.144.0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12282" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Hughes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2015.1102940" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maingraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maupeu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2014.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2014.918313" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857848v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2012.729781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.121.0069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-W0W1WSRS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.121.0127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.115.0137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CD7S9M80-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493067v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2390" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fouere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cunnigham Bissell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiti Makara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#243;me Lafargue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mwangi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred A.J. Ndeda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charton-Bigot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04843048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/africae/7401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510104_003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510104_002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493045v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493040v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01263935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Gez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Kamaara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g4m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ciarcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022278X22000180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863918v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.49" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Walker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Beckmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.144.0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12282" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maingraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Hughes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2015.1102940" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maupeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2014.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2014.918313" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857848v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2012.729781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.121.0127" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.121.0069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-W0W1WSRS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.115.0137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CD7S9M80-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493067v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2390" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fouere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cunnigham Bissell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiti Makara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#243;me Lafargue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mwangi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred A.J. Ndeda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charton-Bigot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04843048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/africae/7401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968149v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510104_002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510104_003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493045v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493040v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01263935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>