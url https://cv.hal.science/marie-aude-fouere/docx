--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Aude Fouéré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghosts of Bilateralism: Collaborative Research on the Afterlives of a Finnish-Kenyan Water Development Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Kamaara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14g4m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible Inventories. Questioning Kenyan Collections into Western Museums. — Exposition présentée au National Museums of Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.1019-1022. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.46128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et l’international au prisme des vestiges du développement rural en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.21-37. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropodev.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier Usages postcoloniaux du colonial – 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Usages postcoloniaux du colonial - 2, 11, https://www.politika.io/fr/article/introduction-au-dossier-usages-postcoloniaux-du-colonial-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling ruins: the afterlives of an early post-independence development intervention in Lake Victoria, Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.345-370. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022278X22000180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Archives, artefacts et images dans les mondes africains et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10, https://www.politika.io/fr/article/introduction-archives-artefacts-images-mondes-africains-ailleurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefacts, archives et images dans les mondes africains et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Sources ? Empirical Rigour, Reflexivity, and Archiving in the Social Sciences and Humanities in African Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02863918v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Sources ? Rigueur empirique, réflexivité et archivage en sciences humaines et sociales et dans les études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Katryn Daly Thompson, Popobawa. Tanzanian Talk, Global Misreadings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséifier la traite et l'esclavage à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« effet Derrida » en Afrique du Sud: Jacques Derrida, Verne Harris et la notion d’archive(s) dans l’horizon post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (3-4), pp.745-778. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de &amp;quot;Voyage en Afrique orientale des années 1859 à 1865&amp;quot; de Von der Decken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Beckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Gaetano Ciarcia, Le revers de l'oubli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Derek Peterson, Kodzo Gava, Ciraj Rassool, 2016, The Politics of Heritage in Africa: Economies, Histories, and infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise monumental, inconfort commémoratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Emma Hunter, 2015, Political Thought and the Public Sphere in Tanzania. Freedom, Democracy and Citizenship in the Era of Decolonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affiche électorale : art, stratégie et matière à politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Matérialités du vote, 144, pp.115-134. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.144.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film as archive: Africa Addio and the ambiguities of remembrance in contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hégémonie compétitive contre vents et marées: les élections générales de 2015 en Tanzanie et à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maingraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Post-esclavage et mobilisations, 140, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : A. Keshodkar, 2013, Tourism and Social Change in Post-Socialist Zanzibar: Struggles for Identity, Movement, and Civilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : W. Van beek & A. Schmidt, 2012, African Hosts & Their Guests: Cultural Dynamics of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage and memory in East Africa today: a review of recent developments in cultural heritage research and memory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.542-558. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2015.1102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle Afrique de l’Est ? Introduction thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maupeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : W. Van beek & A. Schmidt, 2012, African Hosts & Their Guests: Cultural Dynamics of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : N. Carré, 2014, De la Côte aux confins. Récits de voyageurs swahili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagez-vous, rengagez vous dans les études sur le swahili d’aujourd’hui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 219 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections en Afrique de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere, Ujamaa and Political Morality in Contemporary Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/asr.2014.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Julius Nyerere in Zanzibar: the Revolution, the Union and the Enemy of the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, His Eternity Julius Nyerere? Politics, morality and subjectivities in Tanzania, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17531055.2014.918313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere à Zanzibar : père ou ennemi de la nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.61-73. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.118.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du dossier Héros nationaux et pères de la nation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jonathon Glassman, 2011,&amp;quot;War of Words, War of Stones. Racial Thought and Violence in Colonial Zanzibar&amp;quot;, Bloomington, Indiana Univ. Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.957-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclavage à Zanzibar : un patrimoine contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mambo ! </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchiffrements de l’expérience politique tanzanienne à l’horizon du populisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accomplir le dépassement des utopies du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tanzanie | Tanzania, 45, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting revolutionary Zanzibar in the media today: the case of Dira newspaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.672-689. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17531055.2012.729781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering the Dark Years (1964-1975) in Contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encounters: The International Journal for the Study of Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, Memory and violence, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : la nation à l'épreuve du postsocialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique des élections de 2010 à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.121.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortie de clandestinité des années sombres à Zanzibar (1964-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jeux de mémoires, 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : l’imaginaire national à l’épreuve du postsocialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.121.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire au prisme du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Jeux de mémoires, 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie, Chronique 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préférence nationale en Tanzanie postsocialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115 (3), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.115.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Nyerere entre mythe et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un saint en Tanzanie postsocialiste. L’Etat, l’Eglise et Julius Nyerere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'africanité à travers le prisme des relations à plaisanterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Parentés, plaisanteries et politique, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses des « relations à plaisanteries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le retour du politique, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe (collective work)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. Twaweza, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Waves : Strategies of Belonging in Indian Island Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-90-04-51009-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenya in Motion 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae, 2021, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.africae.2390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Kenya en marche, 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae, 2020, 9782957305865. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.africae.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cunnigham Bissell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzania's 2015 Elections: the success of political hegemony. Special issue of Journal of Eastern African Studies, vol. 12, n°1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering Julius Nyerere in Tanzania. History, Legacy, Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mkuki na Nyota, 2016, 9987753264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections in a Hybrid Regime: Revisiting the 2011 Ugandan Polls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiti Makara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéróme Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fountain Publishers/IFRA, 2014, 9789970253418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">His Eternity Julius Nyerere? Politics, Morality, and Subjectivity in Tanzania. Special issue of the Journal of Eastern African Studies, vol. 8, n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenya’s Past as Prologue. Voters, Violence and the 2013 Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred A.J. Ndeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Twaweza, 2014, 9789966028518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros nationaux et pères de la nation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charton-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">118, 2013, Vingtième siècle, revue d'histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mémoire. Numéro spécial des Cahiers d'Etudes africaines, vol. 197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations à plaisanteries en Afrique (Tanzanie). Discours savants et pratiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, Olivier Leservoisier, 978-2-296-05549-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Twaweza, pp.13-32, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Thinking Africa With V.Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa With V.Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Penser l’Afrique avec V. Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africae, A paraître, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Belonging in Indian Ocean Island Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-18, 2022, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510104_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanzibariness in the Shadow of an Ambiguous Documentary State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.21-48, 2022, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510104_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces matérielles du socialisme en Tanzanie : vestiges et mémoires dans un ancien village Ujamaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialismes africains, socialismes en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Addio, the Revolution, and the Ambiguities of Remembrance in Contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré, William C. Bissell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices, and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota/IFRA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory, Media, and Mapinduzi: Alternative Voices and Visions of Revolution, Fifty Years Later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré, William C. Bissell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices, and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota/IFRA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting Revolutionary Zanzibar in the media today: the case of Dira newspaper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iain Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Swahili Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généalogie des récits de l'esclavage à Zanzibar: Histoire contestée et patrimoine controversé au marché aux esclaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Juhé-Beaulaton, D. Guillaud, Y Girault, M.C. Cormier-Salem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambivalences patrimoniales au Sud. Mises en scène et jeux d'acteurs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere': The man, the word, and the order of discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remembering Nyerere in Tanzania: History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota, 2016, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Julius Nyerere in Zanzibar: The Revolution, the Union and the Enemy of the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remembering Julius Nyerere in Tanzania : History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki Na Nyota Publishers, 2016, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere, Ujamaa and Political Morality in Contemporary Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REMEMBERING JULIUS NYERERE IN TANZANIA History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indians are exploiters and Africans idlers ! The production of racial categories and socio-economic issues in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Africa: Minorities of Indian-Pakistani Origin in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9789987082971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni d'ici ni d'ailleurs. Les tiraillements identitaires des Indiens d'Afrique de l'est entre local et global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de colons, portraits de migrants II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indiens sont des exploiteurs et les Africains des paresseux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique indienne: les minorités d'origine indo-pakistanaise en Afrique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala; ed. Michel Adam, 2009, 9782811102739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyerere, Julius (1922-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Political Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legacy of J.K. Nyerere and the Tanzanian Elections of Oct.-Dec. 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’Afrique Orientale 2005 (ed. H. Charton &amp; C. Médard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005, 2-7475-8968-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension politique de l'utani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique orientale : Annuaire 2003 (ed. Hervé Maupeu) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2004, L'AFRIQUE ORIENTALE, Annuaire 2003, 2-7475-5691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commemorating Nyerere, celebrating Magufuli in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer Julius Nyerere, célébrer John Magufuli: chanter la louange politique en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanzibar indépendant en 2015 ? Révision constitutionnelle, islam politisé et revendications séparatistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01199260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing and narrating the Tanzanian nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A democratic purge? Financial scandals and political turmoil in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une purge démocratique ? Scandales financiers et remous politiques en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01211512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OBJET ETHNOLOGIQUE &amp;quot;RELATIONS A PLAISANTERIES&amp;quot; DANS L'ESPACE EST-AFRICAIN (TANZANIE) : DE LA CONSTRUCTION SAVANTE D'UNE COUTUME LA RESTITUTION DES SITUATION SOCIALES DE L'UTANI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ECOLE DES HAUTES ETUDES EN SCIENCES SOCIALES Formation doctorale en Anthropologic sociale et Ethnologie, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01263935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Aude Fouéré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghosts of Bilateralism: Collaborative Research on the Afterlives of a Finnish-Kenyan Water Development Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Kamaara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14g4m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible Inventories. Questioning Kenyan Collections into Western Museums. — Exposition présentée au National Museums of Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.1019-1022. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.46128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et l’international au prisme des vestiges du développement rural en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.21-37. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropodev.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier Usages postcoloniaux du colonial – 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Usages postcoloniaux du colonial - 2, 11, https://www.politika.io/fr/article/introduction-au-dossier-usages-postcoloniaux-du-colonial-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling ruins: the afterlives of an early post-independence development intervention in Lake Victoria, Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonatan Gez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (3), pp.345-370. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022278X22000180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Archives, artefacts et images dans les mondes africains et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10, https://www.politika.io/fr/article/introduction-archives-artefacts-images-mondes-africains-ailleurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefacts, archives et images dans les mondes africains et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Ciarcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés Futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Sources ? Empirical Rigour, Reflexivity, and Archiving in the Social Sciences and Humanities in African Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02863918v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Sources ? Rigueur empirique, réflexivité et archivage en sciences humaines et sociales et dans les études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Katryn Daly Thompson, Popobawa. Tanzanian Talk, Global Misreadings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséifier la traite et l'esclavage à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« effet Derrida » en Afrique du Sud: Jacques Derrida, Verne Harris et la notion d’archive(s) dans l’horizon post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (3-4), pp.745-778. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de &amp;quot;Voyage en Afrique orientale des années 1859 à 1865&amp;quot; de Von der Decken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Beckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: Gaetano Ciarcia, Le revers de l'oubli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Derek Peterson, Kodzo Gava, Ciraj Rassool, 2016, The Politics of Heritage in Africa: Economies, Histories, and infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise monumental, inconfort commémoratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Emma Hunter, 2015, Political Thought and the Public Sphere in Tanzania. Freedom, Democracy and Citizenship in the Era of Decolonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affiche électorale : art, stratégie et matière à politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Matérialités du vote, 144, pp.115-134. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.144.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film as archive: Africa Addio and the ambiguities of remembrance in contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage and memory in East Africa today: a review of recent developments in cultural heritage research and memory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.542-558. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2015.1102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hégémonie compétitive contre vents et marées: les élections générales de 2015 en Tanzanie et à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maingraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Post-esclavage et mobilisations, 140, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : A. Keshodkar, 2013, Tourism and Social Change in Post-Socialist Zanzibar: Struggles for Identity, Movement, and Civilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : W. Van beek & A. Schmidt, 2012, African Hosts & Their Guests: Cultural Dynamics of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle Afrique de l’Est ? Introduction thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Maupeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : W. Van beek & A. Schmidt, 2012, African Hosts & Their Guests: Cultural Dynamics of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : N. Carré, 2014, De la Côte aux confins. Récits de voyageurs swahili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagez-vous, rengagez vous dans les études sur le swahili d’aujourd’hui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 219 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections en Afrique de l’Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere, Ujamaa and Political Morality in Contemporary Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/asr.2014.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Julius Nyerere in Zanzibar: the Revolution, the Union and the Enemy of the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, His Eternity Julius Nyerere? Politics, morality and subjectivities in Tanzania, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17531055.2014.918313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere à Zanzibar : père ou ennemi de la nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.61-73. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.118.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du dossier Héros nationaux et pères de la nation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jonathon Glassman, 2011,&amp;quot;War of Words, War of Stones. Racial Thought and Violence in Colonial Zanzibar&amp;quot;, Bloomington, Indiana Univ. Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.957-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclavage à Zanzibar : un patrimoine contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mambo ! </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchiffrements de l’expérience politique tanzanienne à l’horizon du populisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accomplir le dépassement des utopies du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tanzanie | Tanzania, 45, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting revolutionary Zanzibar in the media today: the case of Dira newspaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.672-689. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17531055.2012.729781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering the Dark Years (1964-1975) in Contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encounters: The International Journal for the Study of Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, Memory and violence, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortie de clandestinité des années sombres à Zanzibar (1964-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jeux de mémoires, 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : l’imaginaire national à l’épreuve du postsocialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.121.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie : la nation à l'épreuve du postsocialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique des élections de 2010 à Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.121.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire au prisme du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Jeux de mémoires, 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzanie, Chronique 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préférence nationale en Tanzanie postsocialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115 (3), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.115.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Nyerere entre mythe et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un saint en Tanzanie postsocialiste. L’Etat, l’Eglise et Julius Nyerere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'africanité à travers le prisme des relations à plaisanterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Parentés, plaisanteries et politique, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses des « relations à plaisanteries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le retour du politique, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe (collective work)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae. Twaweza, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Waves : Strategies of Belonging in Indian Island Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-90-04-51009-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenya in Motion 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae, 2021, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.africae.2390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Kenya en marche, 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africae, 2020, 9782957305865. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.africae.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cunnigham Bissell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzania's 2015 Elections: the success of political hegemony. Special issue of Journal of Eastern African Studies, vol. 12, n°1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering Julius Nyerere in Tanzania. History, Legacy, Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mkuki na Nyota, 2016, 9987753264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">His Eternity Julius Nyerere? Politics, Morality, and Subjectivity in Tanzania. Special issue of the Journal of Eastern African Studies, vol. 8, n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections in a Hybrid Regime: Revisiting the 2011 Ugandan Polls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiti Makara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéróme Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fountain Publishers/IFRA, 2014, 9789970253418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenya’s Past as Prologue. Voters, Violence and the 2013 Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred A.J. Ndeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Twaweza, 2014, 9789966028518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros nationaux et pères de la nation en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charton-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">118, 2013, Vingtième siècle, revue d'histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mémoire. Numéro spécial des Cahiers d'Etudes africaines, vol. 197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations à plaisanteries en Afrique (Tanzanie). Discours savants et pratiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, Olivier Leservoisier, 978-2-296-05549-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Penser l’Afrique avec V. Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa with Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africae, A paraître, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Thinking Africa With V.Y. Mudimbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Africa With V.Y. Mudimbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Africae Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanzibariness in the Shadow of an Ambiguous Documentary State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.21-48, 2022, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510104_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of Belonging in Indian Ocean Island Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Across the Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-18, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510104_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces matérielles du socialisme en Tanzanie : vestiges et mémoires dans un ancien village Ujamaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialismes africains, socialismes en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Addio, the Revolution, and the Ambiguities of Remembrance in Contemporary Zanzibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré, William C. Bissell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices, and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota/IFRA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory, Media, and Mapinduzi: Alternative Voices and Visions of Revolution, Fifty Years Later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré, William C. Bissell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Memory, Silenced Voices, and Political Struggle: Remembering the Revolution in Zanzibar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota/IFRA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting Revolutionary Zanzibar in the media today: the case of Dira newspaper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iain Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Swahili Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généalogie des récits de l'esclavage à Zanzibar: Histoire contestée et patrimoine controversé au marché aux esclaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Juhé-Beaulaton, D. Guillaud, Y Girault, M.C. Cormier-Salem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambivalences patrimoniales au Sud. Mises en scène et jeux d'acteurs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere': The man, the word, and the order of discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remembering Nyerere in Tanzania: History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki na Nyota, 2016, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recasting Julius Nyerere in Zanzibar: The Revolution, the Union and the Enemy of the Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Aude Fouéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remembering Julius Nyerere in Tanzania : History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mkuki Na Nyota Publishers, 2016, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyerere, Ujamaa and Political Morality in Contemporary Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REMEMBERING JULIUS NYERERE IN TANZANIA History, Memory, Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9789987753260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indians are exploiters and Africans idlers ! The production of racial categories and socio-economic issues in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Africa: Minorities of Indian-Pakistani Origin in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9789987082971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni d'ici ni d'ailleurs. Les tiraillements identitaires des Indiens d'Afrique de l'est entre local et global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de colons, portraits de migrants II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indiens sont des exploiteurs et les Africains des paresseux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique indienne: les minorités d'origine indo-pakistanaise en Afrique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala; ed. Michel Adam, 2009, 9782811102739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyerere, Julius (1922-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Political Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legacy of J.K. Nyerere and the Tanzanian Elections of Oct.-Dec. 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’Afrique Orientale 2005 (ed. H. Charton &amp; C. Médard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005, 2-7475-8968-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension politique de l'utani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique orientale : Annuaire 2003 (ed. Hervé Maupeu) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2004, L'AFRIQUE ORIENTALE, Annuaire 2003, 2-7475-5691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commemorating Nyerere, celebrating Magufuli in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer Julius Nyerere, célébrer John Magufuli: chanter la louange politique en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanzibar indépendant en 2015 ? Révision constitutionnelle, islam politisé et revendications séparatistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01199260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing and narrating the Tanzanian nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A democratic purge? Financial scandals and political turmoil in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une purge démocratique ? Scandales financiers et remous politiques en Tanzanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01211512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'OBJET ETHNOLOGIQUE &amp;quot;RELATIONS A PLAISANTERIES&amp;quot; DANS L'ESPACE EST-AFRICAIN (TANZANIE) : DE LA CONSTRUCTION SAVANTE D'UNE COUTUME LA RESTITUTION DES SITUATION SOCIALES DE L'UTANI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Fouere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. ECOLE DES HAUTES ETUDES EN SCIENCES SOCIALES Formation doctorale en Anthropologic sociale et Ethnologie, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01263935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Gez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Kamaara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g4m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ciarcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022278X22000180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863918v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.49" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Walker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Beckmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.144.0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12282" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maingraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Hughes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2015.1102940" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maupeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2014.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2014.918313" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857848v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2012.729781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.121.0127" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.121.0069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-W0W1WSRS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.115.0137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CD7S9M80-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493067v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2390" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fouere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cunnigham Bissell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiti Makara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#243;me Lafargue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mwangi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred A.J. Ndeda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charton-Bigot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04843048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/africae/7401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968149v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510104_002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510104_003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493045v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493040v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01263935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Gez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Kamaara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g4m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ciarcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022278X22000180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863918v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.49" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Walker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Beckmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.144.0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12282" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Hughes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2015.1102940" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maingraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maupeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2014.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2014.918313" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857848v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2012.729781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.121.0069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-W0W1WSRS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.121.0127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.115.0137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CD7S9M80-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493067v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2390" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.africae.2009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fouere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cunnigham Bissell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiti Makara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#243;me Lafargue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mwangi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred A.J. Ndeda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charton-Bigot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/africae/7401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510104_003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510104_002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510053v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493029v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493030v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510037v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493045v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510080v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759372v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01263935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>