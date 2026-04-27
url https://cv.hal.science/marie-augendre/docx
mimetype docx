--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -1805,502 +1805,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does every kind of stakeholders perceive and value identically rivers? Contribution of an eye-tracking experiment for a river restoration project (Yzeron River, France)</w:t>
+                <w:t xml:space="preserve">My river is not your river: resident and expert values associated with an urban river in a restoration context (Yzeron River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Ecohydrology' 2015: Measuring, Modeling and Managing of the natural processes related to water flows, Social values of the linked ecosystem services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01250420v1</w:t>
+                <w:t xml:space="preserve">halshs-01250458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My river is not your river: resident and expert values associated with an urban river in a restoration context (Yzeron River, France)</w:t>
+                <w:t xml:space="preserve">Does every kind of stakeholders perceive and value identically rivers? Contribution of an eye-tracking experiment for a river restoration project (Yzeron River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology' 2015: Measuring, Modeling and Managing of the natural processes related to water flows, Social values of the linked ecosystem services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01250458v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How residents perceive and value an urban river planned to be restored? Results of an eye-tracking experiment about the Yzeron River (France)</w:t>
+                <w:t xml:space="preserve">Comment évaluer la contribution de la « nature » au bien-être urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER 2014 : 9th european conference on ecological restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of ecological restoration, Aug 2014, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">Bien-être en ville. Regards croisés nature- santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01098093v1</w:t>
+                <w:t xml:space="preserve">halshs-01098051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer la contribution de la « nature » au bien-être urbain ?</w:t>
+                <w:t xml:space="preserve">L'eau en ville : dans quelle mesure focalise-t-elle l'attention visuelle au sein du paysage urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être en ville. Regards croisés nature- santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire international (Lyon, Grenoble, Montréal) "L'Eau dans la ville : perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01098051v1</w:t>
+                <w:t xml:space="preserve">halshs-01368502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau en ville : dans quelle mesure focalise-t-elle l'attention visuelle au sein du paysage urbain ?</w:t>
+                <w:t xml:space="preserve">How residents perceive and value an urban river planned to be restored? Results of an eye-tracking experiment about the Yzeron River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international (Lyon, Grenoble, Montréal) "L'Eau dans la ville : perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">SER 2014 : 9th european conference on ecological restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of ecological restoration, Aug 2014, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01368502v1</w:t>
+                <w:t xml:space="preserve">halshs-01098093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer les cours d’eau urbains, quels impacts sur les perceptions ? Le cas de l’Yzeron (Rhône-Alpes)</w:t>
               </w:r>
@@ -3970,51 +3970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2F57B04"/>
+    <w:nsid w:val="819C66DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4201,51 +4201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-augendre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2082-3691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140717951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theses.univ-lyon2.fr/documents/lyon2/2008/augendre_m#p=0&amp;a=top" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Ch&#363;j&#333;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.5948" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.219" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1207" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.5768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Llored" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccic-cerisy.asso.fr/mesologie17.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429314v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bijon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnet Dimitri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Jeannice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00694465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurumi Sugita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-augendre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2082-3691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140717951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theses.univ-lyon2.fr/documents/lyon2/2008/augendre_m#p=0&amp;a=top" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Ch&#363;j&#333;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.5948" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.219" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1207" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.5768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Llored" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccic-cerisy.asso.fr/mesologie17.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429314v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bijon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnet Dimitri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Jeannice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00694465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurumi Sugita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>