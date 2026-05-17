--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -1805,502 +1805,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My river is not your river: resident and expert values associated with an urban river in a restoration context (Yzeron River, France)</w:t>
+                <w:t xml:space="preserve">Does every kind of stakeholders perceive and value identically rivers? Contribution of an eye-tracking experiment for a river restoration project (Yzeron River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology' 2015: Measuring, Modeling and Managing of the natural processes related to water flows, Social values of the linked ecosystem services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01250458v1</w:t>
+                <w:t xml:space="preserve">halshs-01250420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does every kind of stakeholders perceive and value identically rivers? Contribution of an eye-tracking experiment for a river restoration project (Yzeron River, France)</w:t>
+                <w:t xml:space="preserve">My river is not your river: resident and expert values associated with an urban river in a restoration context (Yzeron River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Ecohydrology' 2015: Measuring, Modeling and Managing of the natural processes related to water flows, Social values of the linked ecosystem services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01250420v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer la contribution de la « nature » au bien-être urbain ?</w:t>
+                <w:t xml:space="preserve">L'eau en ville : dans quelle mesure focalise-t-elle l'attention visuelle au sein du paysage urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être en ville. Regards croisés nature- santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire international (Lyon, Grenoble, Montréal) "L'Eau dans la ville : perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01098051v1</w:t>
+                <w:t xml:space="preserve">halshs-01368502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau en ville : dans quelle mesure focalise-t-elle l'attention visuelle au sein du paysage urbain ?</w:t>
+                <w:t xml:space="preserve">How residents perceive and value an urban river planned to be restored? Results of an eye-tracking experiment about the Yzeron River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international (Lyon, Grenoble, Montréal) "L'Eau dans la ville : perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">SER 2014 : 9th european conference on ecological restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of ecological restoration, Aug 2014, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01368502v1</w:t>
+                <w:t xml:space="preserve">halshs-01098093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How residents perceive and value an urban river planned to be restored? Results of an eye-tracking experiment about the Yzeron River (France)</w:t>
+                <w:t xml:space="preserve">Comment évaluer la contribution de la « nature » au bien-être urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER 2014 : 9th european conference on ecological restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of ecological restoration, Aug 2014, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">Bien-être en ville. Regards croisés nature- santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01098093v1</w:t>
+                <w:t xml:space="preserve">halshs-01098051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer les cours d’eau urbains, quels impacts sur les perceptions ? Le cas de l’Yzeron (Rhône-Alpes)</w:t>
               </w:r>
@@ -3970,51 +3970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="819C66DE"/>
+    <w:nsid w:val="58E89D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4201,51 +4201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-augendre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2082-3691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140717951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theses.univ-lyon2.fr/documents/lyon2/2008/augendre_m#p=0&amp;a=top" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Ch&#363;j&#333;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.5948" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.219" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1207" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.5768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Llored" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccic-cerisy.asso.fr/mesologie17.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429314v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bijon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnet Dimitri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Jeannice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00694465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurumi Sugita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-augendre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2082-3691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140717951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theses.univ-lyon2.fr/documents/lyon2/2008/augendre_m#p=0&amp;a=top" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Ch&#363;j&#333;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.5948" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.219" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1207" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.5768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Llored" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccic-cerisy.asso.fr/mesologie17.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429314v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tronch&#232;re Herv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bijon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronchere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnet Dimitri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Jeannice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00694465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurumi Sugita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>