--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2096,614 +2096,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurisation d'un itinéraire routier à forts enjeux soumis à des risques rocheux : expérimentation du suivi d'une falaise de grandes dimensions par scanner laser terrestre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicateurs géométriques d'instabilités en talus routiers à partir de données scan laser mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Azemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Action Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Champs Sur Marne, France</w:t>
+              <w:t xml:space="preserve">Journées Géotechnique Cerema-Univ Eiffel- Cetu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913076v1</w:t>
+                <w:t xml:space="preserve">hal-04913087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Effect in the Mechanical Behavior of Friction Dissipator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Osairan</w:t>
+                <w:t xml:space="preserve">Using 3D lidar data to assess risks from rock cuts on transport infrastructure : geometric indicators proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bost</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14h International Symposium on Landslides, ISL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Chambéry, France. pp.4</w:t>
+              <w:t xml:space="preserve">International Symposium on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913064v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs géométriques d'instabilités en talus routiers à partir de données scan laser mobile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking the precursory movements of an unstable rock column within 3D point clouds to understand its deformation mechanism in the context of the Séchilienne landslide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fargier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Géotechnique Cerema-Univ Eiffel- Cetu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Erquy, France</w:t>
+              <w:t xml:space="preserve">International Symposium of Landslide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913087v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using 3D lidar data to assess risks from rock cuts on transport infrastructure : geometric indicators proposal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Azemard</w:t>
+                <w:t xml:space="preserve">Méthode numérique pour l'anayse dynamique du flambage des poteaux de la barrière souple C2ROP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Osairan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fargier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Poitiers¨, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913058v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the precursory movements of an unstable rock column within 3D point clouds to understand its deformation mechanism in the context of the Séchilienne landslide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Effect in the Mechanical Behavior of Friction Dissipator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Osairan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dubois</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Landslide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t>
+              <w:t xml:space="preserve">14h International Symposium on Landslides, ISL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913054v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode numérique pour l'anayse dynamique du flambage des poteaux de la barrière souple C2ROP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sécurisation d'un itinéraire routier à forts enjeux soumis à des risques rocheux : expérimentation du suivi d'une falaise de grandes dimensions par scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mlynarski Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bost</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Poitiers¨, France. pp.8</w:t>
+              <w:t xml:space="preserve">Recherche et Action Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913083v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RINA : utilisation de l’intelligence artificielle (IA) dans le contexte aléas rocheux lors d’événements météorologiques intenses, accentués par le changement climatique</w:t>
               </w:r>
@@ -4343,51 +4343,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi y a-t-il encore des éboulements rocheux alors que des solutions de protection existent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,51 +4629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5040,51 +5040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Peru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Faillettaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.110056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Meignan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-021-01709-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Galandrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01878-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dugelas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulibaly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chanut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103365" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Coulibaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chanut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.10.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001303" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Kasperski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dauphin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Susini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas JB Dewez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05230288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Manceau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-2535" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6312" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlynarski Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faillettaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913064v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Osairan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chahine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Gendrey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53487-9_9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abellan-Fernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062428v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Dyke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Wintraecken" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603019v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lollino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giordan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_330" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ynfj96s5n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05119291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Peru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Faillettaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.110056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Meignan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-021-01709-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Galandrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01878-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dugelas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulibaly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chanut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103365" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Coulibaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chanut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.10.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001303" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Kasperski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dauphin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Susini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas JB Dewez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05230288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Manceau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-2535" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6312" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Osairan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlynarski Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faillettaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chahine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Gendrey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53487-9_9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abellan-Fernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062428v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Dyke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Wintraecken" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603019v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lollino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giordan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_330" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ynfj96s5n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05119291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>