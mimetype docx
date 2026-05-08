--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -1836,76 +1836,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rockfall detection using lidar point clouds: identification of geometric distortions during acquisition and proposed processing to enable a low detection threshold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Rockfall Detection Using Permanent LiDAR Scanner (PLS) Data and Automated Workflows at St. Eynard Cliff (Grenoble, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1923,119 +1923,119 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union EGU 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-2535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443138v1</w:t>
+                <w:t xml:space="preserve">hal-05443147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Rockfall Detection Using Permanent LiDAR Scanner (PLS) Data and Automated Workflows at St. Eynard Cliff (Grenoble, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rockfall detection using lidar point clouds: identification of geometric distortions during acquisition and proposed processing to enable a low detection threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Manceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2053,70 +2053,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union EGU 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-2535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443147v1</w:t>
+                <w:t xml:space="preserve">hal-05443138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs géométriques d'instabilités en talus routiers à partir de données scan laser mobile</w:t>
               </w:r>
@@ -5040,51 +5040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Peru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Faillettaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.110056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Meignan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-021-01709-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Galandrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01878-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dugelas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulibaly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chanut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103365" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Coulibaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chanut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.10.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001303" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Kasperski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dauphin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Susini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas JB Dewez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05230288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Manceau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-2535" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6312" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Osairan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlynarski Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faillettaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chahine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Gendrey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53487-9_9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abellan-Fernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062428v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Dyke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Wintraecken" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603019v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lollino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giordan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_330" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ynfj96s5n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05119291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Peru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Faillettaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.110056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Meignan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-021-01709-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Olmedo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Galandrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Coulibaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01878-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dugelas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulibaly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chanut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103365" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Coulibaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chanut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.10.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001303" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Kasperski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dauphin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Susini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas JB Dewez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05230288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Manceau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6312" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-2535" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Osairan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlynarski Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faillettaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chahine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Gendrey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53487-9_9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abellan-Fernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062428v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Dyke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Wintraecken" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603019v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lollino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giordan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09057-3_330" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ynfj96s5n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05119291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>