--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Axelle Granié </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-axelle-granie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2267-4367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080294960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-8867-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Manchester driving behavior questionnaire (DBQ) integrating health and technology factors: The DBQ 2025 update with translations in 11 languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Harzand-Jadidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schwebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jafari-Khounigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derya Azık</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Maghelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 224, pp.108278. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2025.108278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in drivers' road risks and gender equality policies: A gender paradox? Comparative analysis of 39 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATSS Research - Journal of International Association of Traffic and Safety Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iatssr.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effects of sex category, gender roles, and gender stereotypes on one's own, women's and men's driving behaviour in Türkiye and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İbrahim Öztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Douffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seher Genç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.101664. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2025.101664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring road safety performance and culture: A comparative study of 39 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Meesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Areal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Wardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATSS Research - Journal of International Association of Traffic and Safety Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iatssr.2025.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural perspectives of vulnerable road user safety performance based on evidence from 39 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Ziakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kaselouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Møller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATSS Research - Journal of International Association of Traffic and Safety Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (4), pp.502-527. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iatssr.2025.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités de genre touchent aussi la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (1), pp.10-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdsu.081.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrians’ receptivity to fully automated vehicles: Assessing the psychometric properties of the PRQF and survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Douffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, pp.163-181. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2024.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidimensional Model of Legitimacy: Validation of the Traffic Rules Perceived Legitimacy scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.206-222. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/law0000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Gap in Access to the Driving Licence: Experimental Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2203459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social value, normative features and gender differences associated with speeding and compliance with speed limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2022.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy of road safety rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnis Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varet Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelé Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transport Research Arena (TRA) Conference, 72, pp.1069 - 1073. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pedestrian behaviour scale: A systematic review of its validation around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.106509. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre règles sociales de santé publique : étude des liens entre le port du masque et les règles routières en temps de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bel-Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (4), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the perceived masculinity of an occupation on risk behavior: The case of firefighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bel-Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.105702. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2022.105702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Culture on Gender Differences in Driver Risk Behavior through Comparative Analysis of 32 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the street-crossing behavior with a head-mounted display different from that behavior in a CAVE? A study among young adults and children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Thong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp 15-31. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2021.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Perceived Legitimacy in Understanding Traffic Rule Compliance: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Street-Crossing Behavior: Comparing a CAVE Simulator and a Head-Mounted Display among Younger and Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Thong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, 12p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance de la représentation des espaces de traversée de rue par les piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et Ttransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car drivers&apos; road safety performance - a benchmark across 32 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Torfs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Areal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goldenbeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Vanlaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATSS Research - Journal of International Association of Traffic and Safety Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (3), 166-179 pp. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iatssr.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and road safety performance: Focusing on elderly and young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Mayhew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robyn Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Vanlaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATSS Research - Journal of International Association of Traffic and Safety Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (3), 212-219 pp. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iatssr.2020.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individualism, gender and situational factors on probabilities of committing offences in a French drivers sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp293-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformity to gender stereotypes, motives for riding and aberrant behaviors of French motorcycle riders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Griffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669877.2018.1454494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajets à pied comme temps et objets de socialisation chez les collégiens français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements dans l'espace routier: le rôle des attentes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp24-29. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, transports et psychologie : un champ disciplinaire à construire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp.12. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passe ton permis d’abord ! » Pistes explicatives psychosociales aux différences de sexe dans la réussite au permis de conduire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (01-02), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898017002060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian adolescents: mobility and safety at secondary school in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saint-Gérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Medjkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (Suppl2), pp.A106-A107. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/injuryprev-2016-042156-291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the gender differences on bicycle-vehicle conflicts at urban intersections using an ordered logit methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Stipancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Zangenehpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miranda-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.19-27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2016.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red light violations by adult pedestrians and other safety-related behaviors at signalized crosswalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.67-75. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations associated with men and women drivers among French adolescents and adults. Effects of perceiver's age, sex, and socioeconomic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2015.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and Age Differences in the Endorsement of Sex Stereotypes Associated with Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.E100. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/sjp.2015.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of built environment on pedestrian’s crossing decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp. 75-85. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of a new version of the Driver Behavior Questionnaire (DBQ) for drivers of all ages and level of experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Abric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (2), pp. 41-48. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2013.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et rapport au risque dans l’espace routier : de la compréhension au levier pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a self-reporting method to measure pedestrian behaviors at all ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), p830-839. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of pedestrians’ perception of the urban environment when crossing streets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Transportation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXXI, pp. 17-34. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/97888548663244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Differences in Pedestrian Rule Compliance and Visual Search at Signalized and Unsignalized Crossroads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (5), pp.1794-1801. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2011.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender stereotypes associated with vehicle driving among French preadolescents and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Papafava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.341-353. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe et rôle de l'internalisation des règles sur la propension des enfants à prendre des risques à vélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol37, p34-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative du comportement piéton de collégiens par la méthode de l'autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Espiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, T2008, N1, p39-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation au risque et construction sociale des comportements de l'enfant piéton : éléments de réflexion pour l'éducation routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, p88-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation au risque et construction sociale des comportements de l'enfant piéton : éléments de réflexion pour l'éducation routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, p88-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Stereotype Conformity and Age as Determinants of Preschoolers' Injury-Risk Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol42, N2, pp726-733. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2009.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of gender, sex-stereotype conformity, age and internalization on risk-taking among adolescent pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol47,n9, p1277-1283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of gender, sex-stereotype conformity, age and internalization on risk-taking among adolescent pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (9), p1277-1283. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2009.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Differences in Preschool Children's Declared and Behavioral Compliance with Pedestrian Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol10 (N5), p371-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lane Splitting Policy: A Second Experiment on Its Social Acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. McNally, Carroll, P., Martinez-Pastor, B., Ghosh, B., Efthymiou, M., Valantasis-Kanellos, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Transitions: Advancing Sustainable and Inclusive Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.751-757, 2025, Lecture Notes in Mobility, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85578-8_102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le MRBQ comme révélateur des effets du sexe et de l’âge sur les comportements à risque des motocyclistes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Serre &amp; I. Ragot-Court. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque COSMOS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et approches culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carnis; Dominique Mignot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vitesse : enjeux contemporains et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2023, 978-2-336-40401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et perceptions individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carnis; Dominique Mignot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vitesse : enjeux contemporains et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-258, 2023, 978-2-336-40401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et Femmes au volant…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel visuel de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-10-081307-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations comparées, chez les conducteurs et chez les piétons, d’environnements de voirie de centre-ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faux-semblants de la mobilité durable. Risques sociaux et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-151, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences hommes/femmes : des clichés à déconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Lallemand (Ed.), Demain les villes? Paroles de chercheuses et de chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.250-252, 2021, 978-2-7535-8298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 36-40, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie des transports et des mobilités : une visibilité à conquérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Declerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Schneider, Jérome Dinet et Marie-Axelle Granié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.4-15, 2020, 978-2-814-30573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions réglementaires de l&apos;examen psychotechnique pour le contrôle médical de l&apos;aptitude à la conduite : une concertation active au service de la politique publique de sécurité routière, in: Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fegueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edité par : Schneider, Benoit and Dinet, Jérome and Granié, Marie-Axelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolutions réglementaires de l&amp;apos;examen psychotechnique pour le contrôle médical de l&amp;apos;aptitude à la conduite : une concertation active au service de la politique publique de sécurité routière, in: Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 41-46, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les examens psychotechniques dans le cadre du contrôle de l&apos;aptitude à la conduite automobile : état des lieux, difficultés et besoins des acteurs de terrain, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les examens psychotechniques dans le cadre du contrôle de l&amp;apos;aptitude à la conduite automobile : état des lieux, difficultés et besoins des acteurs de terrain, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 47-52, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, &amp; C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, & C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 245-268, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d’éducation et de formation routière : vers un continuum éducatif tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In L. Carnis; M.-Line. Gallenne; C. Gabaude (Coords). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-116, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les piétons : quelles vulnérabilités et quelles améliorations apporter ? In : L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les piétons : quelles vulnérabilités et quelles améliorations apporter ? In : L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 293-314, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d&apos;éducation et de formation routière : vers un continuum éducatif tout au long de la vie. In : In L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique d&amp;apos;éducation et de formation routière : vers un continuum éducatif tout au long de la vie. In : In L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 95-116, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 959, Springer, Cham, pp. 221-233, 2019, Advances in Intelligent Systems and Computing (AISC), 978-3-030-20039-8. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20040-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indépendance et autonomie chez les enfants et adolescents piétons : repères conceptuels pour la recherche et l&apos;aménagement. In F. Huguenin-Richard (Ed.), La ville à pied : expériences piétonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indépendance et autonomie chez les enfants et adolescents piétons : repères conceptuels pour la recherche et l&amp;apos;aménagement. In F. Huguenin-Richard (Ed.), La ville à pied : expériences piétonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 165-183, 2019, Géographie et cultures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perceptions des environnements chez les piétons : utilisation qualitative et quantitative du support photographique pour saisir et comparer les espaces de marche. In S. Vincent-Geslin, J. Meissonnier, M. Rabaud, &amp; V. Kaufmann (Eds.), Connaissance des mobilités: entre méthodes classiques et méthodes hybrides (à paraitre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perceptions des environnements chez les piétons : utilisation qualitative et quantitative du support photographique pour saisir et comparer les espaces de marche. In S. Vincent-Geslin, J. Meissonnier, M. Rabaud, & V. Kaufmann (Eds.), Connaissance des mobilités: entre méthodes classiques et méthodes hybrides (à paraitre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d&amp;apos;Etudes et d&amp;apos;Expertise sur les Risques, l&amp;apos;Environnement, la Mobilité et l&amp;apos;Aménagement - CEREMA, 19 p, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des environnements de marche connus et inconnus chez des collégiens piétons en France. In F. Huguenin-Richard (Ed.), La ville à pied : expériences piétonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions des environnements de marche connus et inconnus chez des collégiens piétons en France. In F. Huguenin-Richard (Ed.), La ville à pied : expériences piétonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 89-107, 2019, Géographie et cultures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit de marchabilité au regard des contraintes liées au vieillissement : une étude comparative entre Montréal (Québec) et Lille (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane St-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audit de marchabilité : une étude comparative entre Montréal (Québec) et Lille (France). In: Vieillissement et aménagement. Perspectives plurielles (Sébastien Lord et Denise Piché)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, pp. 161-188, 2018, Paramètres, 978-2-7606-3831-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales dans le champ de la sécurité et de la prévention routières. In G. Lo Monaco, S. Delouvée, & P. Rateau (Eds.), Les représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations sociales dans le champ de la sécurité et de la prévention routières. In G. Lo Monaco, S. Delouvée, &amp; P. Rateau (Eds.), Les représentations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions De Boeck, 28p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons âgés : leur mobilité au prisme de l'accessibilité et de la sécurité, In PREDIT (Ed.) Vieillissement et mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piétons âgés : leur mobilité au prisme de l'accessibilité et de la sécurité, In PREDIT (Ed.) Vieillissement et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp. 55-77, 2016, Coll. Politiques sociales, 978-2-11-010114-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons âgés : leur mobilité au prisme de l’accessibilité et de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PREDIT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-77, 2015, 978-2-11-010114-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE EFFECTS OF AGING AND CONTEXT OF ROAD CROSSING ON THE PEDESTRIANS’ BEHAVIORS OBSERVED ON REGULATED CROSSWALKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. S. Cloutier (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville sous nos pieds: connaissances et pratiques favorables aux mobilités piétonnes. Actes du 4e Colloque francophone international du GERI COPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Scientifique - Centre Urbanisation et Société, Montréal (Canada), pp.275-284, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et sécurité du déplacement piéton : facteurs, enjeux et nouvelles actions : 3ème colloque francophone international du GERI COPIE, 13-14 octobre 2011, Salon de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et sécurité du déplacement piéton : facteurs, enjeux et nouvelles actions : 3ème colloque francophone international du GERI COPIE, 13-14 octobre 2011, Salon de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTITUT FRANCAIS DES SCIENCES ET TECHNOLOGIES DES TRANSPORTS, DE L'AMENAGEMENT ET DES RESEAUX (IFSTTAR), 308p, bibliogr., ill., 2012, Actes INRETS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social identity and relationship to traffic rules among different categories of road users: presentation and results of the DIALOGUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Routa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Social identity and relationship to traffic rules”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de la Guillotière : exploration d’un quartier en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Colloque Interdisciplinaire ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension fonctionnelle ou évaluative des représentations sociales des modes de déplacement au centre du report modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Conférence Internationale sur les Représentations Sociales : Le futur en représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionality of Gender and Travel Mode in Risky Behaviors: A Study Across 39 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RS5C Road Safety on 5 Continents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risky behaviors and attitudes: intersection between gender and mode of transportation in ESRA3 project data from 39 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th meeting of the International Road Traffic Safety Data and Analysis Group (IRTAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTAD, Oct 2025, OECD, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation et mobilité : quelles représentations des trajets à pied chez les collégiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque de l'ARPEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AME-MODIS, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminin – masculin : un faux goût de renouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du mode principal de déplacement domicile-travail et résistances au report modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Road Traffic Risk: The Role of Cultural Context in Risk Behavior and Psychosocial Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences ou inégalités de genre face au risque routier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaNuiT - Inégalités socio-territoriales et traumatismes routiers, causes et conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la perception du contexte pour concilier les intérêts individuels et collectifs dans le domaine pro-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPEnv Association pour la Recherche en Psychologie Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEnv; AME-MODIS, Université Gustave Eiffel, Jun 2025, Bron, (Rhône), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural norms and road safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Issues in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Panthéon Sorbonne, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de genre dans les comportements à risque en matière de sécurité routière : Une analyse croisée des modes de transport et des contextes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender-specific risk and policy in road safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRA3 Seminar online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WHO Europe, May 2025, Geneva online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Francophone Transport Mobilité (RFTM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Motives for Sports Practice and Video Game Play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Insbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptabilité des politiques publiques dans les champs de la mobilité et de la sécurité routière : une analyse de la portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact de la catégorisation sociale dans les comportements environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inter-Laboratoires, 11ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, May 2024, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conciliating individual and collective motivations to encourage modal shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overcoming Obstacles to Climate Change Mitigation: a cross-cutting approach by human and social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Louvain- la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier les motivations individuelles et collectives pour inciter à réduire l'utilisation de la voiture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Francophone Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interuniversitaire d'Etude de la Mobilité, Jun 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques vidéoludiques et sportives sur les comportements de déplacement des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier les motivations individuelles et collectives pour motiver les individus à réduire l’utilisation de la voiture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la catégorisation sociale dans les comportements environnementaux de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones Transport Mobilité, 6ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité, Jun 2024, Bruxelles, Université Libre de Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la catégorisation sociale dans les comportements environnementaux alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Chaire Transitions Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon II; Lyfe Institut, Jun 2024, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribution stéréotypique des comportements pro-environnementaux aux catégories sociales de sexe, d'âge et de statut social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale, 15ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Jul 2024, Bruxelles, Université Libre de Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité social peut-elle faire varier les comportements pro-environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inter-Laboratoires, 10ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel; Université Lumière Lyon II, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inciter Au Report Modal : Apport aux Modèles de Changements de Comportements dans le Domaine de la Mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un modèle d’acceptabilité des politiques publiques : Étude de la mesure de la circulation inter-files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation au risque dans l'enfance: différences de genre entre comportements déclarés et comportements effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un modèle d’acceptabilité des politiques publiques : Étude de la mesure de la circulation inter-files.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontre de la mobilité francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beauval, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy on road traffic rules internalization and self-reported compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'identité de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bel-Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dentella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment illustrer les conséquences pour inciter au report modal. l’apport de la psychologie sociale à la dynamique des changements de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres nationales du management et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, CEREMA, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inciter Au Report Modal : Apport aux Modèles de Changements de Comportements dans le Domaine de la Mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème congrès de la Société Française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle multidimensionnel de la légitimité : étude préliminaire appliquée à la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe entre comportements déclarés et comportements effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a mutlidimensional model of perceived legitimacy of traffic rules: results from a literature review and an empirical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalité genrée de réussite à l'examen pratique du permis B et stéréotypes associés à la conduite automobile: quels liens possibles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dentella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin-Messabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de risque dans l'espace routier: évaluation d'un outil de sensibilisation en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La menace du stéréotype: une composante systémique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dentella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin-Messabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Champs-Sur-Marne, Université Gustave Eiffel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences entre les sexes dans les comportements déclarés des conducteurs. Comparaison internationale basée sur les données ESRA2 sur 20 pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Meesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Champs sur Marne - Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du confinement sur la perception de la mobilité et de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bel-Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inciter Au Report Modal : Apport aux Modèles de Changements de Comportements dans le Domaine de la Mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème congrès de la Société Française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sanitaire et conformité aux règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bel-Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Internet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements piétons tout au long de la vie: effet de l'environnement et variables psychologiques explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vendredis Mobilité (Vmob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne La Vallée (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet du genre et des stéréotypes de sexe sur les comportements de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café innovation et recherche Ville de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Paris, 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, genre, motivation et prise de risque chez les motocyclistes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marne la vallée (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation au risque dans l'enfance: différences de genre entre comportements déclarés et comportements effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème congrès de la Société Française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation au risque dans l'enfance: l'effet des pratiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-moi si tu es compétent.e sur la route, et je te dirais qui tu es.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones Transports et Mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in drivers&apos; reported behaviors. International comparison based on ESRA2 data on 32 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Meesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting : Transportation research board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de sexe dans l&apos;accidentalité routière et les explications de ces différences en termes de stéréotypes de sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop &amp;quot;Sécurité routière, accidentologie et genre&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, BRUXELLE, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender &amp; Mobility: differences &amp; risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Alliance of NGO for Road Safety. Gender & Mobilities. Alliance Live Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, SUISSE, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle relation à la sécurité routière chez les conducteurs ? Analyse des données ESRA1 et 2 pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montfront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à la différence de sexe dans la prise de risque routière : expérience d&apos;un atelier participatif avec des enfants de 9-11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, POITIERS, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs, normes sociales et différences de sexe associées aux comportements automobilistes impliquant une vitesse excessive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du Colloque Jeunes Chercheu.ses.rs de l&amp;apos;ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirabilité et normes sociales dans les comportements automobilistes impliquant une vitesse excessive : une étude quasi-expérimentale des différences entre hommes et femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements de voirie de centre-ville: Comparaison de leurs représentations par les piétons et les conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RED, les Risques Emergents de la mobilité Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aix-en-Provence, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du rapport à la règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre nationale du Club des villes et territoires cyclables. Espèce(s) d&amp;apos;espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, PARIS, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing risky decisions: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese seminar on Simulation of On-Ground Mobility in Critical Situations: Cognitive Models and Computerized Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Boulogne Billancourt, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du rapport à la règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e réunion du Club des employeurs engagés en faveur de la sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, PARIS, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evitement de collision entre deux piétons sur un trottoir étroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFPEL 2019 - 26ème congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation de genre face au risque. Le rôle des stéréotypes de sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sécurité Routière Education Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, MACHECOUL-SAINT-MEME, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian collision avoidance on narrow sidewalk:a meeting between psychology and virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 2019 - Annual Meeting on Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes de sexe et comportements à risque dans l&apos;espace routier: recherche appliquée en psychologie sociale du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du GREPS, université Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, BRON, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Applied Human Factors and Ergonomics and the Affiliated Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Washington, D.C., États-Unis. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes sociales du déplacement piéton : un enjeu pour le véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1eres Journées francophones de la sécurité routière &amp;quot;Sur deux roues ou sur deux pieds : comment améliorer la sécurité des cyclistes, des piétons et des utilisateurs de nouveaux modes de déplacement ?&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, QUEBEC, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les femmes réussissent moins bien le permis ? Hypothèses psychosociales et méthodologie d&apos;enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualisation de Joutes Urbaines : modélisation réaliste des évitements sur trottoir étroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRV 2018 - Journées de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du bon et du mauvais conducteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Lange Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, LOUVAIN-LA-NEUVE, Belgique. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution empirique et éléments de réflexions autour de l'individualisme-collectivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF, 12ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique. 16p, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11132.03203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes sociaux en jeu dans l'apprentissage du déplacement piéton chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale "L'Education Routière : Approches pédagogiques modernes, Expériences & Bonnes pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, TUNIS, Tunisie. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Femme au volant... » Le rôle des stéréotypes de sexe dans les comportements de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENPC - Workshop "Temps, espace, travail : quelle incidence du genre sur la mobilité ?" Les apports de la recherche sur le genre pour adapter les politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, CHAMPS-SUR-MARNE, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du piéton en réalité virtuelle: état de l&apos;art, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Olympic Games, State of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Champ sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes cognitifs et sociaux en jeu dans l'apprentissage du déplacement piéton chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "De l'éducation à la prévention et à la sécurité routière (expériences et approches)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, RABAT, Maroc. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et la femme au volant : des représentations sociales qui mettent en lumière la hiérarchie sociale entre les groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'âge et du sexe sur la relation aux normes des parents et des pairs : étude sur des adolescents piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. pp.14P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisme-collectivisme horizontal-vertical, situation de conduite automobile et infractions routières déclarées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale Appliquée - CIPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France. 21p., </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14679.37289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conducteurs sont-ils conduits par leurs propres valeurs ? Individualisme-collectivisme et valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infractions et règles routières au prisme des représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de l'infraction routière et de la règle routière en fonction de l'âge et du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Entretiens Francophones de Psychologie : La place des psychologues entre crises et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants psychosociaux des différences de sexe dans l'accidentalité routière. Audition par la Délégation du Sénat aux droits des femmes et à l'égalité femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et voitures, Délégation du Sénat aux droits des femmes et à l'égalité femmes-hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et sécurité routière : un état des lieux de la recherche internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e conférence internationale sur les Représentations Sociales : "Epistémologies de la vie quotidienne" (CIRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons Adolescents: Accidentologie et Mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sécurité Routière : Vulnérables? Tous concernés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dijon, France. pp.30P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de sexe face au risque : le rôle des stéréotypes de sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des IDSR de Saône et Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Mâcon, France. 37p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El aprendizaje cognitivo y social del espacio vial para los niños</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Seminario Internacional de Seguridad Vial - Xème Séminaire International de sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, BOGOTA, Francia. 33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des environnements de marche connus et inconnus chez des collégiens piétons en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque francophone international COPIE: "Des piéton.nes et des villes : connaissances, enjeux, cultures de la marche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et transports: la socialisation de genre face au risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décennies de l'IFSTTAR : Aujourd'hui l'IFSTTAR. Table ronde : Femmes et transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marne-la-Vallée, France. 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taller sobre percepción del entorno por parte del peatón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario de formación, Secretaria de Movilidad, Alcaldía Mayor de Bogota D.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, BOGOTA, Francia. 63p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons adolescents: accidentalité et mobilité. Etude de certains déterminants sociaux, spatiaux et psychosociaux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Midi de l'INRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montréal, Canada. 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indépendance et autonomie chez le piéton enfant et adolescent. Repères conceptuels pour la recherche et l'aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des piéton.nes et des villes: connaissances, enjeux, culture de la marche. 5ème colloque francophone international COPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MARCHE A PIED CHEZ LES PERSONNES AGEES : LE ROLE DE L'AMENAGEMENT URBAIN AUX REGARDS DES PRATIQUES ET DES CONTRAINTES LIEES AU VIEILLISSEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82ème Congrès annuel de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young and older pedestrians’ behaviors observed on marked crosswalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology, Division 13: Traffic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender identity and risky behaviors among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIiT Paris 2014: Women's Issues in Transportation, 5th International Conference on Women's Issues in Transportation - Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the perception of men and women drivers among young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIiT Paris 2014: Women's Issues in Transportation, 5th International Conference on Women's Issues in Transportation - Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types et domaines de prescriptions parentales : différences de sexe et effet sur la prise de risque chez l'enfant préscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque du RIPSYDEVE. Actualités de la Psychologie du développement et de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.210-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men and women drivers: a study of social representations through prototypical and correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIiT Paris 2014: Women's Issues in Transportation, 5th International Conference on Women's Issues in Transportation - Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of the good car driver: implications for health and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECP 2013 - 13th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets de l'âge et du contexte de traversée de rue sur les comportements observés sur passages piéton régulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du GERI COPIE, La ville sous nos pieds : connaissances et pratiques favorables aux mobilités piétonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’âge, du sexe et de la conformité aux stéréotypes de sexe sur les comportements à risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque Jeunes Chercheurs de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage cognitif et social de l’espace routier chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AQTr - De la zone scolaire à la ville active : mieux intervenir pour sécuriser les déplacements actifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Canada. 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Gender Identity on Risky Behaviors: the Moderator Effects of Risk and Benefice Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Abric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECP 2013 - 13th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme au volant, mort au tournant'. Quels effets de la dominance sociale sur le recours aux stéréotypes négatifs sur la femme au volant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque Jeunes Chercheurs de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban environments, pedestrian-friendliness and crossing decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 92nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Washington, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual cues in pedestrian's crossing decision: in search of a quantitative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board - 91st Annual Meeting TRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Washington D.C., France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe dans la conformité aux règles routières et l’attitude face aux risques: Une piste pour l’action en éducation routière?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Entretiens du Centre Jacques Cartier. Les Jeunes et la Sécurité Routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs perceptifs dans la décision de traversée de rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le piéton au coeur des aménagements : Pas d&apos;évaluation sans données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maestracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRAC, Conférence sécurité routière Prévention des Risques et Aides à la Conduite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, PARIS, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education and communication issues for pedestrians. Results from the OECD group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Walk21 Conference : Getting communities back on their feet &amp; 23rd ICTCT International Workshop of the International Co-operation on Theories and Concepts in Traffic safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, The Hague, Netherlands. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la relation entre les comportements à risque des adolescents et la pratique des jeux vidéo (ARCADE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université gustave eiffel; Aix marseille Université; Université lyon 2; Université paris nanterre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet 2RLP (Rapport à la règle et légitimité perçue : évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille; Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des simulateurs immersifs pour des études du comportement des piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Thong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2022, 68p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menace du stéréotype de conduite automobile. Rapport final sur convention DSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dentella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin-Messabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bel-Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel; Université Lyon 2; Aix-Marseile Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Issues. ESRA2 Thematic report Nr. XXX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Vanlaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, p. 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe dans la réussite au permis de conduire: des paradoxes constatés aux explications psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Issues. ESRA2 Thematic report Nr. 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Vanlaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel. 2020, https://www.esranet.eu/storage/minisites/esra2018thematicreportno13genderissues.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AESR. Analyses des Enjeux de Sécurité Routière pour un meilleur ciblage des politiques publiques de sécurité routière. Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 45p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons adolescents: accidentologie et mobilité. Projet PAAM. Rapport final de recherche sur subvention FSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 376p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons adolescents : accidentologie et mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR; Université Paris-Sorbonne - Paris IV; Université de Caen. 2015, pp.376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marche à pied pour les séniors : un mode de déplacement durable ? Pratiques - Contraintes - Accessibilité - Exposition au risque. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 159p + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marche à pied pour les séniors, un mode de déplacement « durable » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Sorbonne - Paris IV; IFSTTAR; INRS-UCS (Monréal, Canada). 2014, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons, Environnements Urbains et Décisions de Traversée. PETRA. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2012, 140p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, risques, éducation, socialisation (GENRES). La psychologie du développement au service de la compréhension de la différence des sexes dans l'accidentologie routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Abou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de Recherche sur les Transports et leur Sécurité (INRETS). 2008, 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement social et sécurité routière. Psychologie du développement social et psychologie sociale du développement au service de la compréhension de l’éducation routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Beaumatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LPC-INRETS. 2005, 237 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice : Marche et genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernandez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in K-E. Demailly, J. Monnet, J. Scapino et S. Deraëve (dir.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.188-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piéton, ou marcheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.296-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.160-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des comportements routiers genrés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre est dangereux : La perception des risques selon le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corin Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La perception des risques et de la sécurité par les Français. L'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo et sports : quels effets sur les comportements de déplacement des adolescent.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MARCHE A PIED CHEZ LES PERSONNES AGEES : ENJEUX DE MOBILITE ET DE SECURITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un simulateur pour l'apprentissage de la mobilité piétonne : RESPECT. Rapport final RES-RFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 75p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId414"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Axelle Granié </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-axelle-granie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2267-4367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080294960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=cicw9KQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-8867-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Manchester driving behavior questionnaire (DBQ) integrating health and technology factors: The DBQ 2025 update with translations in 11 languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Harzand-Jadidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schwebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jafari-Khounigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derya Azık</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Maghelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 224, pp.108278. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2025.108278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural perspectives of vulnerable road user safety performance based on evidence from 39 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Ziakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kaselouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Møller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATSS Research - Journal of International Association of Traffic and Safety Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (4), pp.502-527. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iatssr.2025.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités de genre touchent aussi la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (1), pp.10-11. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdsu.081.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effects of sex category, gender roles, and gender stereotypes on one's own, women's and men's driving behaviour in Türkiye and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İbrahim Öztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Douffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seher Genç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.101664. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2025.101664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring road safety performance and culture: A comparative study of 39 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Meesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Areal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Wardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATSS Research - Journal of International Association of Traffic and Safety Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iatssr.2025.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in drivers' road risks and gender equality policies: A gender paradox? Comparative analysis of 39 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATSS Research - Journal of International Association of Traffic and Safety Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iatssr.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrians’ receptivity to fully automated vehicles: Assessing the psychometric properties of the PRQF and survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Douffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, pp.163-181. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2024.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidimensional Model of Legitimacy: Validation of the Traffic Rules Perceived Legitimacy scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.206-222. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/law0000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy of road safety rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnis Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varet Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelé Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transport Research Arena (TRA) Conference, 72, pp.1069 - 1073. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social value, normative features and gender differences associated with speeding and compliance with speed limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2022.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Gap in Access to the Driving Licence: Experimental Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2203459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pedestrian behaviour scale: A systematic review of its validation around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.106509. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre règles sociales de santé publique : étude des liens entre le port du masque et les règles routières en temps de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bel-Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (4), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the perceived masculinity of an occupation on risk behavior: The case of firefighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bel-Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.105702. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2022.105702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Culture on Gender Differences in Driver Risk Behavior through Comparative Analysis of 32 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the street-crossing behavior with a head-mounted display different from that behavior in a CAVE? A study among young adults and children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Thong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp 15-31. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2021.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Perceived Legitimacy in Understanding Traffic Rule Compliance: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Street-Crossing Behavior: Comparing a CAVE Simulator and a Head-Mounted Display among Younger and Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Thong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, 12p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance de la représentation des espaces de traversée de rue par les piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et Ttransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car drivers&apos; road safety performance - a benchmark across 32 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Torfs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Areal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goldenbeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Vanlaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATSS Research - Journal of International Association of Traffic and Safety Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (3), 166-179 pp. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iatssr.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and road safety performance: Focusing on elderly and young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Mayhew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robyn Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Vanlaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATSS Research - Journal of International Association of Traffic and Safety Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (3), 212-219 pp. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iatssr.2020.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements dans l'espace routier: le rôle des attentes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp24-29. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajets à pied comme temps et objets de socialisation chez les collégiens français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformity to gender stereotypes, motives for riding and aberrant behaviors of French motorcycle riders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Griffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25p. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669877.2018.1454494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, transports et psychologie : un champ disciplinaire à construire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp.12. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individualism, gender and situational factors on probabilities of committing offences in a French drivers sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp293-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passe ton permis d’abord ! » Pistes explicatives psychosociales aux différences de sexe dans la réussite au permis de conduire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (01-02), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898017002060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian adolescents: mobility and safety at secondary school in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saint-Gérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Medjkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (Suppl2), pp.A106-A107. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/injuryprev-2016-042156-291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the gender differences on bicycle-vehicle conflicts at urban intersections using an ordered logit methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Stipancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Zangenehpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miranda-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.19-27. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2016.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red light violations by adult pedestrians and other safety-related behaviors at signalized crosswalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.67-75. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations associated with men and women drivers among French adolescents and adults. Effects of perceiver's age, sex, and socioeconomic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2015.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and Age Differences in the Endorsement of Sex Stereotypes Associated with Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.E100. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/sjp.2015.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of built environment on pedestrian’s crossing decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp. 75-85. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of a new version of the Driver Behavior Questionnaire (DBQ) for drivers of all ages and level of experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Abric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (2), pp. 41-48. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2013.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et rapport au risque dans l’espace routier : de la compréhension au levier pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a self-reporting method to measure pedestrian behaviors at all ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), p830-839. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of pedestrians’ perception of the urban environment when crossing streets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Transportation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXXI, pp. 17-34. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/97888548663244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender stereotypes associated with vehicle driving among French preadolescents and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Papafava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.341-353. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe et rôle de l'internalisation des règles sur la propension des enfants à prendre des risques à vélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol37, p34-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Differences in Pedestrian Rule Compliance and Visual Search at Signalized and Unsignalized Crossroads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (5), pp.1794-1801. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2011.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative du comportement piéton de collégiens par la méthode de l'autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Espiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, T2008, N1, p39-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation au risque et construction sociale des comportements de l'enfant piéton : éléments de réflexion pour l'éducation routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, p88-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation au risque et construction sociale des comportements de l'enfant piéton : éléments de réflexion pour l'éducation routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, p88-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Stereotype Conformity and Age as Determinants of Preschoolers' Injury-Risk Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol42, N2, pp726-733. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2009.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of gender, sex-stereotype conformity, age and internalization on risk-taking among adolescent pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol47,n9, p1277-1283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of gender, sex-stereotype conformity, age and internalization on risk-taking among adolescent pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (9), p1277-1283. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2009.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Differences in Preschool Children's Declared and Behavioral Compliance with Pedestrian Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol10 (N5), p371-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le MRBQ comme révélateur des effets du sexe et de l’âge sur les comportements à risque des motocyclistes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Serre &amp; I. Ragot-Court. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque COSMOS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lane Splitting Policy: A Second Experiment on Its Social Acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. McNally, Carroll, P., Martinez-Pastor, B., Ghosh, B., Efthymiou, M., Valantasis-Kanellos, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Transitions: Advancing Sustainable and Inclusive Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.751-757, 2025, Lecture Notes in Mobility, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85578-8_102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et perceptions individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carnis; Dominique Mignot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vitesse : enjeux contemporains et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-258, 2023, 978-2-336-40401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et approches culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carnis; Dominique Mignot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vitesse : enjeux contemporains et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2023, 978-2-336-40401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et Femmes au volant…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel visuel de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-10-081307-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations comparées, chez les conducteurs et chez les piétons, d’environnements de voirie de centre-ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faux-semblants de la mobilité durable. Risques sociaux et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-151, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences hommes/femmes : des clichés à déconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Lallemand (Ed.), Demain les villes? Paroles de chercheuses et de chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.250-252, 2021, 978-2-7535-8298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 36-40, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie des transports et des mobilités : une visibilité à conquérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Declerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Linot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Schneider, Jérome Dinet et Marie-Axelle Granié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.4-15, 2020, 978-2-814-30573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions réglementaires de l&apos;examen psychotechnique pour le contrôle médical de l&apos;aptitude à la conduite : une concertation active au service de la politique publique de sécurité routière, in: Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fegueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edité par : Schneider, Benoit and Dinet, Jérome and Granié, Marie-Axelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolutions réglementaires de l&amp;apos;examen psychotechnique pour le contrôle médical de l&amp;apos;aptitude à la conduite : une concertation active au service de la politique publique de sécurité routière, in: Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 41-46, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les examens psychotechniques dans le cadre du contrôle de l&apos;aptitude à la conduite automobile : état des lieux, difficultés et besoins des acteurs de terrain, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Paire-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les examens psychotechniques dans le cadre du contrôle de l&amp;apos;aptitude à la conduite automobile : état des lieux, difficultés et besoins des acteurs de terrain, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 47-52, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 959, Springer, Cham, pp. 221-233, 2019, Advances in Intelligent Systems and Computing (AISC), 978-3-030-20039-8. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20040-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d&apos;éducation et de formation routière : vers un continuum éducatif tout au long de la vie. In : In L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique d&amp;apos;éducation et de formation routière : vers un continuum éducatif tout au long de la vie. In : In L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 95-116, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d’éducation et de formation routière : vers un continuum éducatif tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In L. Carnis; M.-Line. Gallenne; C. Gabaude (Coords). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-116, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les piétons : quelles vulnérabilités et quelles améliorations apporter ? In : L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les piétons : quelles vulnérabilités et quelles améliorations apporter ? In : L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 293-314, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indépendance et autonomie chez les enfants et adolescents piétons : repères conceptuels pour la recherche et l&apos;aménagement. In F. Huguenin-Richard (Ed.), La ville à pied : expériences piétonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indépendance et autonomie chez les enfants et adolescents piétons : repères conceptuels pour la recherche et l&amp;apos;aménagement. In F. Huguenin-Richard (Ed.), La ville à pied : expériences piétonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 165-183, 2019, Géographie et cultures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perceptions des environnements chez les piétons : utilisation qualitative et quantitative du support photographique pour saisir et comparer les espaces de marche. In S. Vincent-Geslin, J. Meissonnier, M. Rabaud, &amp; V. Kaufmann (Eds.), Connaissance des mobilités: entre méthodes classiques et méthodes hybrides (à paraitre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perceptions des environnements chez les piétons : utilisation qualitative et quantitative du support photographique pour saisir et comparer les espaces de marche. In S. Vincent-Geslin, J. Meissonnier, M. Rabaud, & V. Kaufmann (Eds.), Connaissance des mobilités: entre méthodes classiques et méthodes hybrides (à paraitre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d&amp;apos;Etudes et d&amp;apos;Expertise sur les Risques, l&amp;apos;Environnement, la Mobilité et l&amp;apos;Aménagement - CEREMA, 19 p, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des environnements de marche connus et inconnus chez des collégiens piétons en France. In F. Huguenin-Richard (Ed.), La ville à pied : expériences piétonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions des environnements de marche connus et inconnus chez des collégiens piétons en France. In F. Huguenin-Richard (Ed.), La ville à pied : expériences piétonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 89-107, 2019, Géographie et cultures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, &amp; C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, & C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 245-268, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit de marchabilité au regard des contraintes liées au vieillissement : une étude comparative entre Montréal (Québec) et Lille (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane St-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audit de marchabilité : une étude comparative entre Montréal (Québec) et Lille (France). In: Vieillissement et aménagement. Perspectives plurielles (Sébastien Lord et Denise Piché)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, pp. 161-188, 2018, Paramètres, 978-2-7606-3831-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales dans le champ de la sécurité et de la prévention routières. In G. Lo Monaco, S. Delouvée, & P. Rateau (Eds.), Les représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations sociales dans le champ de la sécurité et de la prévention routières. In G. Lo Monaco, S. Delouvée, &amp; P. Rateau (Eds.), Les représentations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions De Boeck, 28p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons âgés : leur mobilité au prisme de l'accessibilité et de la sécurité, In PREDIT (Ed.) Vieillissement et mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piétons âgés : leur mobilité au prisme de l'accessibilité et de la sécurité, In PREDIT (Ed.) Vieillissement et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp. 55-77, 2016, Coll. Politiques sociales, 978-2-11-010114-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons âgés : leur mobilité au prisme de l’accessibilité et de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PREDIT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-77, 2015, 978-2-11-010114-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE EFFECTS OF AGING AND CONTEXT OF ROAD CROSSING ON THE PEDESTRIANS’ BEHAVIORS OBSERVED ON REGULATED CROSSWALKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. S. Cloutier (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville sous nos pieds: connaissances et pratiques favorables aux mobilités piétonnes. Actes du 4e Colloque francophone international du GERI COPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Scientifique - Centre Urbanisation et Société, Montréal (Canada), pp.275-284, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et sécurité du déplacement piéton : facteurs, enjeux et nouvelles actions : 3ème colloque francophone international du GERI COPIE, 13-14 octobre 2011, Salon de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et sécurité du déplacement piéton : facteurs, enjeux et nouvelles actions : 3ème colloque francophone international du GERI COPIE, 13-14 octobre 2011, Salon de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTITUT FRANCAIS DES SCIENCES ET TECHNOLOGIES DES TRANSPORTS, DE L'AMENAGEMENT ET DES RESEAUX (IFSTTAR), 308p, bibliogr., ill., 2012, Actes INRETS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social identity and relationship to traffic rules among different categories of road users: presentation and results of the DIALOGUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Routa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Social identity and relationship to traffic rules”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminin – masculin : un faux goût de renouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du mode principal de déplacement domicile-travail et résistances au report modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Road Traffic Risk: The Role of Cultural Context in Risk Behavior and Psychosocial Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences ou inégalités de genre face au risque routier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaNuiT - Inégalités socio-territoriales et traumatismes routiers, causes et conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation et mobilité : quelles représentations des trajets à pied chez les collégiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque de l'ARPEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AME-MODIS, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risky behaviors and attitudes: intersection between gender and mode of transportation in ESRA3 project data from 39 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th meeting of the International Road Traffic Safety Data and Analysis Group (IRTAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTAD, Oct 2025, OECD, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la perception du contexte pour concilier les intérêts individuels et collectifs dans le domaine pro-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPEnv Association pour la Recherche en Psychologie Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEnv; AME-MODIS, Université Gustave Eiffel, Jun 2025, Bron, (Rhône), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural norms and road safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Issues in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Panthéon Sorbonne, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de genre dans les comportements à risque en matière de sécurité routière : Une analyse croisée des modes de transport et des contextes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender-specific risk and policy in road safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRA3 Seminar online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WHO Europe, May 2025, Geneva online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Francophone Transport Mobilité (RFTM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de la Guillotière : exploration d’un quartier en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Colloque Interdisciplinaire ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionality of Gender and Travel Mode in Risky Behaviors: A Study Across 39 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RS5C Road Safety on 5 Continents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension fonctionnelle ou évaluative des représentations sociales des modes de déplacement au centre du report modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Conférence Internationale sur les Représentations Sociales : Le futur en représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier les motivations individuelles et collectives pour inciter à réduire l'utilisation de la voiture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Francophone Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interuniversitaire d'Etude de la Mobilité, Jun 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conciliating individual and collective motivations to encourage modal shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overcoming Obstacles to Climate Change Mitigation: a cross-cutting approach by human and social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Louvain- la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptabilité des politiques publiques dans les champs de la mobilité et de la sécurité routière : une analyse de la portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact de la catégorisation sociale dans les comportements environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inter-Laboratoires, 11ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, May 2024, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques vidéoludiques et sportives sur les comportements de déplacement des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier les motivations individuelles et collectives pour motiver les individus à réduire l’utilisation de la voiture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la catégorisation sociale dans les comportements environnementaux de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones Transport Mobilité, 6ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité, Jun 2024, Bruxelles, Université Libre de Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la catégorisation sociale dans les comportements environnementaux alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Chaire Transitions Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon II; Lyfe Institut, Jun 2024, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribution stéréotypique des comportements pro-environnementaux aux catégories sociales de sexe, d'âge et de statut social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale, 15ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Jul 2024, Bruxelles, Université Libre de Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Motives for Sports Practice and Video Game Play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Insbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité social peut-elle faire varier les comportements pro-environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inter-Laboratoires, 10ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel; Université Lumière Lyon II, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'identité de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bel-Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dentella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un modèle d’acceptabilité des politiques publiques : Étude de la mesure de la circulation inter-files.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontre de la mobilité francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beauval, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy on road traffic rules internalization and self-reported compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation au risque dans l'enfance: différences de genre entre comportements déclarés et comportements effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment illustrer les conséquences pour inciter au report modal. l’apport de la psychologie sociale à la dynamique des changements de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres nationales du management et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, CEREMA, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inciter Au Report Modal : Apport aux Modèles de Changements de Comportements dans le Domaine de la Mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème congrès de la Société Française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle multidimensionnel de la légitimité : étude préliminaire appliquée à la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe entre comportements déclarés et comportements effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a mutlidimensional model of perceived legitimacy of traffic rules: results from a literature review and an empirical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalité genrée de réussite à l'examen pratique du permis B et stéréotypes associés à la conduite automobile: quels liens possibles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dentella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin-Messabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de risque dans l'espace routier: évaluation d'un outil de sensibilisation en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inciter Au Report Modal : Apport aux Modèles de Changements de Comportements dans le Domaine de la Mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un modèle d’acceptabilité des politiques publiques : Étude de la mesure de la circulation inter-files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inciter Au Report Modal : Apport aux Modèles de Changements de Comportements dans le Domaine de la Mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème congrès de la Société Française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sanitaire et conformité aux règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bel-Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Internet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements piétons tout au long de la vie: effet de l'environnement et variables psychologiques explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vendredis Mobilité (Vmob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne La Vallée (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet du genre et des stéréotypes de sexe sur les comportements de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café innovation et recherche Ville de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Paris, 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, genre, motivation et prise de risque chez les motocyclistes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marne la vallée (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation au risque dans l'enfance: différences de genre entre comportements déclarés et comportements effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème congrès de la Société Française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation au risque dans l'enfance: l'effet des pratiques éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences entre les sexes dans les comportements déclarés des conducteurs. Comparaison internationale basée sur les données ESRA2 sur 20 pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Meesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Champs sur Marne - Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du confinement sur la perception de la mobilité et de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bel-Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La menace du stéréotype: une composante systémique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dentella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin-Messabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Champs-Sur-Marne, Université Gustave Eiffel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-moi si tu es compétent.e sur la route, et je te dirais qui tu es.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones Transports et Mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in drivers&apos; reported behaviors. International comparison based on ESRA2 data on 32 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Meesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting : Transportation research board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de sexe dans l&apos;accidentalité routière et les explications de ces différences en termes de stéréotypes de sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop &amp;quot;Sécurité routière, accidentologie et genre&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, BRUXELLE, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender &amp; Mobility: differences &amp; risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Alliance of NGO for Road Safety. Gender & Mobilities. Alliance Live Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, SUISSE, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evitement de collision entre deux piétons sur un trottoir étroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFPEL 2019 - 26ème congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation de genre face au risque. Le rôle des stéréotypes de sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sécurité Routière Education Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, MACHECOUL-SAINT-MEME, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du rapport à la règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e réunion du Club des employeurs engagés en faveur de la sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, PARIS, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements de voirie de centre-ville: Comparaison de leurs représentations par les piétons et les conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RED, les Risques Emergents de la mobilité Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aix-en-Provence, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du rapport à la règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre nationale du Club des villes et territoires cyclables. Espèce(s) d&amp;apos;espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, PARIS, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing risky decisions: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese seminar on Simulation of On-Ground Mobility in Critical Situations: Cognitive Models and Computerized Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Boulogne Billancourt, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs, normes sociales et différences de sexe associées aux comportements automobilistes impliquant une vitesse excessive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du Colloque Jeunes Chercheu.ses.rs de l&amp;apos;ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirabilité et normes sociales dans les comportements automobilistes impliquant une vitesse excessive : une étude quasi-expérimentale des différences entre hommes et femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian collision avoidance on narrow sidewalk:a meeting between psychology and virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 2019 - Annual Meeting on Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes de sexe et comportements à risque dans l&apos;espace routier: recherche appliquée en psychologie sociale du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du GREPS, université Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, BRON, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Applied Human Factors and Ergonomics and the Affiliated Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Washington, D.C., États-Unis. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes sociales du déplacement piéton : un enjeu pour le véhicule autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1eres Journées francophones de la sécurité routière &amp;quot;Sur deux roues ou sur deux pieds : comment améliorer la sécurité des cyclistes, des piétons et des utilisateurs de nouveaux modes de déplacement ?&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, QUEBEC, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les femmes réussissent moins bien le permis ? Hypothèses psychosociales et méthodologie d&apos;enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à la différence de sexe dans la prise de risque routière : expérience d&apos;un atelier participatif avec des enfants de 9-11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, POITIERS, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle relation à la sécurité routière chez les conducteurs ? Analyse des données ESRA1 et 2 pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montfront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution empirique et éléments de réflexions autour de l'individualisme-collectivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF, 12ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique. 16p, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11132.03203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du bon et du mauvais conducteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Lange Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, LOUVAIN-LA-NEUVE, Belgique. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes sociaux en jeu dans l'apprentissage du déplacement piéton chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale "L'Education Routière : Approches pédagogiques modernes, Expériences & Bonnes pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, TUNIS, Tunisie. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Femme au volant... » Le rôle des stéréotypes de sexe dans les comportements de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENPC - Workshop "Temps, espace, travail : quelle incidence du genre sur la mobilité ?" Les apports de la recherche sur le genre pour adapter les politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, CHAMPS-SUR-MARNE, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du piéton en réalité virtuelle: état de l&apos;art, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Olympic Games, State of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Champ sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes cognitifs et sociaux en jeu dans l'apprentissage du déplacement piéton chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "De l'éducation à la prévention et à la sécurité routière (expériences et approches)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, RABAT, Maroc. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualisation de Joutes Urbaines : modélisation réaliste des évitements sur trottoir étroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Montuwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRV 2018 - Journées de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisme-collectivisme horizontal-vertical, situation de conduite automobile et infractions routières déclarées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale Appliquée - CIPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France. 21p., </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14679.37289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conducteurs sont-ils conduits par leurs propres valeurs ? Individualisme-collectivisme et valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et la femme au volant : des représentations sociales qui mettent en lumière la hiérarchie sociale entre les groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'âge et du sexe sur la relation aux normes des parents et des pairs : étude sur des adolescents piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. pp.14P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infractions et règles routières au prisme des représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de l'infraction routière et de la règle routière en fonction de l'âge et du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Entretiens Francophones de Psychologie : La place des psychologues entre crises et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El aprendizaje cognitivo y social del espacio vial para los niños</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Seminario Internacional de Seguridad Vial - Xème Séminaire International de sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, BOGOTA, Francia. 33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de sexe face au risque : le rôle des stéréotypes de sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des IDSR de Saône et Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Mâcon, France. 37p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants psychosociaux des différences de sexe dans l'accidentalité routière. Audition par la Délégation du Sénat aux droits des femmes et à l'égalité femmes-hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et voitures, Délégation du Sénat aux droits des femmes et à l'égalité femmes-hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et sécurité routière : un état des lieux de la recherche internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e conférence internationale sur les Représentations Sociales : "Epistémologies de la vie quotidienne" (CIRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons Adolescents: Accidentologie et Mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sécurité Routière : Vulnérables? Tous concernés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dijon, France. pp.30P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des environnements de marche connus et inconnus chez des collégiens piétons en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque francophone international COPIE: "Des piéton.nes et des villes : connaissances, enjeux, cultures de la marche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et transports: la socialisation de genre face au risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décennies de l'IFSTTAR : Aujourd'hui l'IFSTTAR. Table ronde : Femmes et transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marne-la-Vallée, France. 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taller sobre percepción del entorno por parte del peatón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario de formación, Secretaria de Movilidad, Alcaldía Mayor de Bogota D.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, BOGOTA, Francia. 63p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons adolescents: accidentalité et mobilité. Etude de certains déterminants sociaux, spatiaux et psychosociaux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Midi de l'INRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montréal, Canada. 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indépendance et autonomie chez le piéton enfant et adolescent. Repères conceptuels pour la recherche et l'aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des piéton.nes et des villes: connaissances, enjeux, culture de la marche. 5ème colloque francophone international COPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the perception of men and women drivers among young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIiT Paris 2014: Women's Issues in Transportation, 5th International Conference on Women's Issues in Transportation - Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types et domaines de prescriptions parentales : différences de sexe et effet sur la prise de risque chez l'enfant préscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque du RIPSYDEVE. Actualités de la Psychologie du développement et de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.210-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender identity and risky behaviors among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIiT Paris 2014: Women's Issues in Transportation, 5th International Conference on Women's Issues in Transportation - Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MARCHE A PIED CHEZ LES PERSONNES AGEES : LE ROLE DE L'AMENAGEMENT URBAIN AUX REGARDS DES PRATIQUES ET DES CONTRAINTES LIEES AU VIEILLISSEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82ème Congrès annuel de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young and older pedestrians’ behaviors observed on marked crosswalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology, Division 13: Traffic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men and women drivers: a study of social representations through prototypical and correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Pravossoudovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIiT Paris 2014: Women's Issues in Transportation, 5th International Conference on Women's Issues in Transportation - Bridging the Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’âge, du sexe et de la conformité aux stéréotypes de sexe sur les comportements à risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque Jeunes Chercheurs de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets de l'âge et du contexte de traversée de rue sur les comportements observés sur passages piéton régulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du GERI COPIE, La ville sous nos pieds : connaissances et pratiques favorables aux mobilités piétonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of the good car driver: implications for health and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECP 2013 - 13th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage cognitif et social de l’espace routier chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AQTr - De la zone scolaire à la ville active : mieux intervenir pour sécuriser les déplacements actifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Canada. 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Gender Identity on Risky Behaviors: the Moderator Effects of Risk and Benefice Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Abric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECP 2013 - 13th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme au volant, mort au tournant'. Quels effets de la dominance sociale sur le recours aux stéréotypes négatifs sur la femme au volant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque Jeunes Chercheurs de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban environments, pedestrian-friendliness and crossing decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board 92nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Washington, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs perceptifs dans la décision de traversée de rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe dans la conformité aux règles routières et l’attitude face aux risques: Une piste pour l’action en éducation routière?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Entretiens du Centre Jacques Cartier. Les Jeunes et la Sécurité Routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual cues in pedestrian's crossing decision: in search of a quantitative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board - 91st Annual Meeting TRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Washington D.C., France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education and communication issues for pedestrians. Results from the OECD group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Walk21 Conference : Getting communities back on their feet &amp; 23rd ICTCT International Workshop of the International Co-operation on Theories and Concepts in Traffic safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, The Hague, Netherlands. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le piéton au coeur des aménagements : Pas d&apos;évaluation sans données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maestracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRAC, Conférence sécurité routière Prévention des Risques et Aides à la Conduite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, PARIS, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la relation entre les comportements à risque des adolescents et la pratique des jeux vidéo (ARCADE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université gustave eiffel; Aix marseille Université; Université lyon 2; Université paris nanterre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet 2RLP (Rapport à la règle et légitimité perçue : évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille; Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menace du stéréotype de conduite automobile. Rapport final sur convention DSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dentella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin-Messabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bel-Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel; Université Lyon 2; Aix-Marseile Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des simulateurs immersifs pour des études du comportement des piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Thong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2022, 68p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe dans la réussite au permis de conduire: des paradoxes constatés aux explications psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Issues. ESRA2 Thematic report Nr. 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Vanlaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel. 2020, https://www.esranet.eu/storage/minisites/esra2018thematicreportno13genderissues.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Issues. ESRA2 Thematic report Nr. XXX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward Vanlaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, p. 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AESR. Analyses des Enjeux de Sécurité Routière pour un meilleur ciblage des politiques publiques de sécurité routière. Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 45p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons adolescents: accidentologie et mobilité. Projet PAAM. Rapport final de recherche sur subvention FSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 376p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons adolescents : accidentologie et mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR; Université Paris-Sorbonne - Paris IV; Université de Caen. 2015, pp.376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marche à pied pour les séniors, un mode de déplacement « durable » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Sorbonne - Paris IV; IFSTTAR; INRS-UCS (Monréal, Canada). 2014, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marche à pied pour les séniors : un mode de déplacement durable ? Pratiques - Contraintes - Accessibilité - Exposition au risque. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 159p + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons, Environnements Urbains et Décisions de Traversée. PETRA. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2012, 140p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, risques, éducation, socialisation (GENRES). La psychologie du développement au service de la compréhension de la différence des sexes dans l'accidentologie routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Abou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de Recherche sur les Transports et leur Sécurité (INRETS). 2008, 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement social et sécurité routière. Psychologie du développement social et psychologie sociale du développement au service de la compréhension de l’éducation routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Beaumatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LPC-INRETS. 2005, 237 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice : Marche et genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernandez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in K-E. Demailly, J. Monnet, J. Scapino et S. Deraëve (dir.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.188-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piéton, ou marcheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.296-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.160-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre est dangereux : La perception des risques selon le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corin Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La perception des risques et de la sécurité par les Français. L'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo et sports : quels effets sur les comportements de déplacement des adolescent.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des comportements routiers genrés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MARCHE A PIED CHEZ LES PERSONNES AGEES : ENJEUX DE MOBILITE ET DE SECURITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Soleil Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un simulateur pour l'apprentissage de la mobilité piétonne : RESPECT. Rapport final RES-RFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 75p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDF1235A"/>
+    <w:nsid w:val="55A5694E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-axelle-granie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2267-4367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080294960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8867-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05479586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Harzand-Jadidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schwebel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jafari-Khounigh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Az&#305;k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Maghelal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2025.108278" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Delannoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iatssr.2025.06.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05479590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#775;brahim &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Douffet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seher Gen&#231;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2025.101664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Meesmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Areal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Wardenier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iatssr.2025.07.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05479595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Yannis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Ziakopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Nikolaou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kaselouris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M&#248;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iatssr.2025.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Bonnot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.081.0010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.07.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/law0000416" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203459" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2022.10.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnis Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varet Florent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Marie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.537" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106509" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bel-Latour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evenou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03986903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105702" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thevenet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Oulid-Azouz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.07.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106299" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022236v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Torfs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goldenbeld" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Vanlaar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iatssr.2020.08.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Lyon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mayhew" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Robertson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iatssr.2020.08.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Apostolidis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Griffet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2018.1454494" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871408v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878221v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Declercq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670593v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-042156-291" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stipancic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Zangenehpour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miranda-Moreno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saunier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.07.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soleil Cloutier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Pravossoudovitch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.07.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.94" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961468v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Montel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Millot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.02.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gueho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Abric" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849098v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pannetier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.07.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548663244" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.04.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Papafava" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2011.04.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851123v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Espiau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.10.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506613v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849451v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2009.03.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HPJ6961-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05479268v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_102" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05479255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199593v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199592v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434782v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434864v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Magnin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Elslande" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434795v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009655v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013964v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Declerk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Linot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009724v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fegueux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009703v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03472064v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624436v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611234v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318218v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achot Khalafian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20040-4_20" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323855v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318114v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane St-Louis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356767v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368171v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358949v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05561878v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Routa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166038v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166006v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293209v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166076v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293214v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293213v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05149196v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293207v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293219v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760012v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cestac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849702v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588486v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760000v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849747v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849842v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849682v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299788v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434918v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299761v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gins" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798052v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196483v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434975v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dentella" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434928v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299793v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196742v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299773v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196493v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434967v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299749v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435052v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663599v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434943v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662741v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435114v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435101v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299814v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299801v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299805v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205211v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Revol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024219v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024436v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montfront" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611102v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rizzi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318076v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318190v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489370v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624494v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611137v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373619v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Deroo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Montuwy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611203v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02396553v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611109v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324010v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611158v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318159v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936877v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835588v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11132.03203" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908885v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01820093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908923v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666461v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666448v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577910v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14679.37289" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666466v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Psychopoulos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666451v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740559v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356789v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356815v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356802v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356759v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391969v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356799v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392049v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392021v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392035v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356806v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525170v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064665v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973756v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973632v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018808v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973983v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903698v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064986v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903382v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903399v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903392v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903387v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841335v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876467v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841683v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005110v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550216v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maestracci" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614960v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215996v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Assailly" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199596v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947215v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bengler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300000v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022372v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014932v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299839v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591178v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265650v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hidalgo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359285v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368452v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359256v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227289v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544607v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Abou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546012v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434884v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117691v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez Gonzalez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254644v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434877v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332616v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434893v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434901v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434909v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760021v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795999v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corin Blanc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216005v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358987v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546248v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-axelle-granie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2267-4367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080294960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=cicw9KQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8867-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05479586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Harzand-Jadidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schwebel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jafari-Khounigh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Az&#305;k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Maghelal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2025.108278" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05479595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Yannis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Ziakopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Nikolaou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kaselouris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M&#248;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iatssr.2025.11.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Bonnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.081.0010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05479590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#775;brahim &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Douffet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seher Gen&#231;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2025.101664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Meesmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Areal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Wardenier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iatssr.2025.07.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Delannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iatssr.2025.06.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.07.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/law0000416" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnis Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varet Florent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Marie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.537" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2022.10.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203459" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106509" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bel-Latour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evenou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03986903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105702" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thevenet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Oulid-Azouz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Schneider" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.07.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106299" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Torfs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goldenbeld" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Vanlaar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iatssr.2020.08.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Lyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mayhew" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Robertson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iatssr.2020.08.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745572v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Griffet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2018.1454494" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Declercq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796895v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Apostolidis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002060" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-042156-291" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stipancic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Zangenehpour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miranda-Moreno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.07.033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soleil Cloutier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213503v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Pravossoudovitch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.07.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.94" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Montel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Millot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.02.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gueho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Abric" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pannetier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.07.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548663244" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Papafava" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2011.04.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851123v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.04.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Espiau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542433v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.10.022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506613v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2009.03.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HPJ6961-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950282v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schneider" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05479255v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05479268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_102" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199592v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199593v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434864v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Magnin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Elslande" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434795v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013964v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Declerk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Linot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009724v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fegueux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009703v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achot Khalafian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20040-4_20" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611234v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03472064v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624436v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323855v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318114v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane St-Louis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356767v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368171v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358949v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358963v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05561878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Routa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166076v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293214v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293203v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05149196v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293223v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293219v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166038v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293209v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166006v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630531v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779894v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760000v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cestac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849747v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849842v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760012v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434975v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dentella" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798052v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196483v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299761v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434928v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299793v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196742v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299773v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196493v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434967v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299749v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434918v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434943v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662741v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435114v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435101v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299814v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299801v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299805v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435085v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663599v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435052v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205211v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Revol" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024219v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024436v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373619v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Deroo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Montuwy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611203v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611137v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489370v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611148v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624494v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318076v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318190v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02396553v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324010v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611158v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318159v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611102v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rizzi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317728v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montfront" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835588v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11132.03203" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908940v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908885v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01820093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908923v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936877v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577910v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14679.37289" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666466v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Psychopoulos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666461v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666448v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666451v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740559v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391969v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356759v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356789v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356815v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356802v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356799v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392049v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392021v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392035v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356806v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973632v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018808v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973756v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525170v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064665v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973983v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903382v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064986v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903399v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903392v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903387v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841335v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005110v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841683v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876467v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614960v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550216v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maestracci" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215996v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Assailly" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199596v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300000v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947215v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bengler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014932v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299839v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022372v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591178v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265650v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hidalgo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359285v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359256v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368452v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227289v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544607v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Abou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546012v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434877v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434884v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117691v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez Gonzalez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254644v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332616v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434893v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434901v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434909v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795999v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corin Blanc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216005v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760021v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358987v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546248v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>