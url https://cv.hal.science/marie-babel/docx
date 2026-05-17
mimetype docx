--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -429,295 +429,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customization of 3D printed sensing devices in the layered fabrication space</w:t>
+                <w:t xml:space="preserve">Depth-sensor-based shared control assistance for mobility and object manipulation: toward long-term home-use of BCI-controlled assistive robotic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Eduardo Aguilar-Segovia</w:t>
+                <w:t xml:space="preserve">Angélina Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Perchy</w:t>
+                <w:t xml:space="preserve">Lucas Struber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Hugron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Babel</w:t>
+                <w:t xml:space="preserve">François Pasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2025.104459⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.016045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/adae36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358243v1</w:t>
+                <w:t xml:space="preserve">hal-04972378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-sensor-based shared control assistance for mobility and object manipulation: toward long-term home-use of BCI-controlled assistive robotic devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Customization of 3D printed sensing devices in the layered fabrication space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Struber</w:t>
+                <w:t xml:space="preserve">José Eduardo Aguilar-Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pasteau</w:t>
+                <w:t xml:space="preserve">Salim Perchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Juillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Devigne</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Hugron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.016045. </w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133, pp.104459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/adae36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2025.104459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972378v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Multi-Actuator Vibrotactile Feedback Within Tangible Objects Enrich VR Manipulation?</w:t>
               </w:r>
@@ -1099,287 +1099,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Haptic Perception of Directional Information Within a Handle</w:t>
+                <w:t xml:space="preserve">SpheriCol: A Driving Assistant for Power Wheelchairs based on Spherical Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Lacôte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+                <w:t xml:space="preserve">Sarah Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maud Marchal</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (4), pp.680-686. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.387-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3279510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2023.3258519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063252v1</w:t>
+                <w:t xml:space="preserve">hal-04042108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpheriCol: A Driving Assistant for Power Wheelchairs based on Spherical Vision</w:t>
+                <w:t xml:space="preserve">Investigating the Haptic Perception of Directional Information Within a Handle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Delmas</w:t>
+                <w:t xml:space="preserve">Inès Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Morbidi</w:t>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Pasteau</w:t>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (2), pp.387-400. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.680-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2023.3258519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3279510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042108v1</w:t>
+                <w:t xml:space="preserve">hal-04063252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWADAPT2: benefits of a collision avoidance assistance for powered wheelchair users in driving difficulty</w:t>
               </w:r>
@@ -1499,51 +1499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistive Robotic Technologies for Next-Generation Smart Wheelchairs: Codesign and Modularity to Improve Users' Quality of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1944,51 +1944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (1), pp.1-12. </w:t>
@@ -2437,51 +2437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting power wheelchair driving on a sidewalk: A proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,64 +2675,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-based adaptive assistance and haptic guidance for safe wheelchair corridor following</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Karakkat Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,51 +2792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A visual servoing approach for autonomous corridor following and doorway passing in a wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Karakkat Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,884 +3609,914 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (108)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Haptic Guidance Strategies with Power Wheelchair Users using a Multi-actuator Vibrotactile Handle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a Multi-Actuator Haptic Handle for Virtual Reality Wheelchair Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurohaptics 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598648v1</w:t>
+                <w:t xml:space="preserve">hal-05598641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande partagée par cartographie musculaire pour l’assistance du membre supérieur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guégan</w:t>
+                <w:t xml:space="preserve">Evaluation of Haptic Guidance Strategies with Power Wheelchair Users using a Multi-actuator Vibrotactile Handle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vignais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Babel</w:t>
+                <w:t xml:space="preserve">Marie Dandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFAMEA 2025 - XXIIIe Congrès de la Société Francophone d'Analyse du Mouvement chez l'Adulte et l'Enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurohaptics 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897551v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Hand Haptic Representation of User's Surroundings in Virtual Reality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+                <w:t xml:space="preserve">Commande partagée par cartographie musculaire pour l’assistance du membre supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOFAMEA 2025 - XXIIIe Congrès de la Société Francophone d'Analyse du Mouvement chez l'Adulte et l'Enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093077v1</w:t>
+                <w:t xml:space="preserve">hal-04897551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for Autonomous Navigation of Smart Wheelchairs Using Ultra-wideband Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Le Terrier</w:t>
+                <w:t xml:space="preserve">In-Hand Haptic Representation of User's Surroundings in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Drevelle</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCJC 2025 - Colloque Jeunes Chercheurs, Jeunes Chercheuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2025, Suwon, South Korea. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384328v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de modèles personnalisés de génération d'effort chez les patients présentant un déficit neurologique : étude préliminaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elyse Larribau</w:t>
+                <w:t xml:space="preserve">Model Predictive Control for Autonomous Navigation of Smart Wheelchairs Using Ultra-wideband Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Drevelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFAMEA 2025 - XXIIIè congrès de la Société Francophone d’Analyse du Mouvement chez l’Adulte et l’Enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">JCJC 2025 - Colloque Jeunes Chercheurs, Jeunes Chercheuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Jun 2025, Aubervilliers, France. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020810v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-wideband Based Smart Wheelchair Static Pose Estimation using Interval Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Le Terrier</w:t>
+                <w:t xml:space="preserve">Développement de modèles personnalisés de génération d'effort chez les patients présentant un déficit neurologique : étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyse Larribau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN 2025 - 20th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Oldenburg, Germany</w:t>
+              <w:t xml:space="preserve">SOFAMEA 2025 - XXIIIè congrès de la Société Francophone d’Analyse du Mouvement chez l’Adulte et l’Enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383986v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Usability of Upper-Limb Assistive Robots with a Variable Admittance Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzano Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallois Maël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guégan Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Breton Ronan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devigne Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCJC 2025 - Colloque Jeunes Chercheurs, Jeunes Chercheuses 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Jun 2025, Aubervilliers (Campus Condorcet), France. pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-wideband Sensor Based Robust Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4515,571 +4545,541 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWIM 2025 - Summer Workshop on Interval Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rennes, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort generation capabilites mapping for personalized robotic assistance of the elbow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+                <w:t xml:space="preserve">Ultra-wideband Based Smart Wheelchair Static Pose Estimation using Interval Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Drevelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORR 2025 - IEEE International Conference on Rehabilitation Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SCAN 2025 - 20th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Oldenburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926088v2</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une poignée haptique multi-actionneurs pour l'aide à la navigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+                <w:t xml:space="preserve">Effort generation capabilites mapping for personalized robotic assistance of the elbow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2024 – 13ème édition de la conférence Handicap francophone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICORR 2025 - IEEE International Conference on Rehabilitation Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Chicago, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICORR66766.2025.11063068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663149v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Haptic Rendering Techniques for Navigating with a Multi-Actuator Vibrotactile Handle</w:t>
+                <w:t xml:space="preserve">Conception d'une poignée haptique multi-actionneurs pour l'aide à la navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Handicap 2024 – 13ème édition de la conférence Handicap francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Jun 2024, Paris, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553416v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elbow force generation capacities evaluation of post-stroke and multiple sclerosis patients: a pilot study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Cassard</w:t>
+                <w:t xml:space="preserve">Design of Haptic Rendering Techniques for Navigating with a Multi-Actuator Vibrotactile Handle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France. pp.224-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727187v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Vibrotactile Patterns on both Hands Improve Guided Navigation with a Walker?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,146 +5087,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueorguiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lille, France. pp.391-404, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-actuator Haptic Handle Using Soft Material for Vibration Isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5248,213 +5248,217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lille, France. pp.251-263, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Triggered Control Design for User Intent-Driven Assistive Upper-Limb Robots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louise Devigne</w:t>
+                <w:t xml:space="preserve">Elbow force generation capacities evaluation of post-stroke and multiple sclerosis patients: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyse Larribau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.1-6</w:t>
+              <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774539v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-Wideband based Smart Wheelchair Localization using Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5483,4243 +5487,4230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer Workshop on Interval Methods SWIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheelchair Proxemics: interpersonal behaviour between pedestrians and power wheelchair drivers in real and virtual environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Thomas</w:t>
+                <w:t xml:space="preserve">Force-Triggered Control Design for User Intent-Driven Assistive Upper-Limb Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3641825.3687709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04710947v1</w:t>
+                <w:t xml:space="preserve">hal-04774539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the Haptic Perception of Directional Information Using a Uni-manual or Bi-manual Strategy on a Walker</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+                <w:t xml:space="preserve">Wheelchair Proxemics: interpersonal behaviour between pedestrians and power wheelchair drivers in real and virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Sebastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Haptics Symposium 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2024, Long Beach (CA), United States. pp.98-103, </w:t>
+              <w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HAPTICS59260.2024.10520843}⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3641825.3687709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425776v1</w:t>
+                <w:t xml:space="preserve">hal-04710947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based upper-limb gravity compensation strategies for active dynamic arm supports</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparing the Haptic Perception of Directional Information Using a Uni-manual or Bi-manual Strategy on a Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORR 2023 - IEEE International Conference on Rehabilitation Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Haptics Symposium 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Long Beach (CA), United States. pp.98-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HAPTICS59260.2024.10520843}⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217470v1</w:t>
+                <w:t xml:space="preserve">hal-04425776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic power wheelchair lumped model in the sagittal plane: towards realistic self-motion perception in a virtual reality simulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Model-based upper-limb gravity compensation strategies for active dynamic arm supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2023, Londres, United Kingdom. pp.1-6</w:t>
+              <w:t xml:space="preserve">ICORR 2023 - IEEE International Conference on Rehabilitation Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Singapore, Singapore. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044201v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotics at the Service of Wheelchair Mobility for People with Disabilities: Story of a Clinical-Scientific Partnership</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Fraudet</w:t>
+                <w:t xml:space="preserve">A generic power wheelchair lumped model in the sagittal plane: towards realistic self-motion perception in a virtual reality simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guegan</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAATE 2023 - 17h International Conference of the Association for the Advancement of Assistive Technology in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, Londres, United Kingdom. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217516v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWALKIT: A generic augmented walker kit to provide haptic feedback navigation assistance to people with both visual and motor impairments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Robotics at the Service of Wheelchair Mobility for People with Disabilities: Story of a Clinical-Scientific Partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Babel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Rehabilitation Robotics, ICORR'22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAATE 2023 - 17h International Conference of the Association for the Advancement of Assistive Technology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAATE, Aug 2023, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709659v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of spatialized vibrotactile impacts in a hand-held tangible for Virtual Reality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+                <w:t xml:space="preserve">SWALKIT: A generic augmented walker kit to provide haptic feedback navigation assistance to people with both visual and motor impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Souza Vieira Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2022 - International conference on haptic science and technology, Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Rehabilitation Robotics, ICORR'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614071v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation dans les musées de la ville de Rennes : approche écologique pour l’évaluation d’un module d’assistance à la conduite lors des interactions des usagers de fauteuil roulant électrique dans un environnement complexe.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception of spatialized vibrotactile impacts in a hand-held tangible for Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFPEL 2022 - 28ème congrès de la Société Francophone Posture Équilibre et Locomotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2022 - International conference on haptic science and technology, Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921410v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed Discrimination in the Apparent Haptic Motion Illusion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Navigation dans les musées de la ville de Rennes : approche écologique pour l’évaluation d’un module d’assistance à la conduite lors des interactions des usagers de fauteuil roulant électrique dans un environnement complexe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ceze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">SOFPEL 2022 - 28ème congrès de la Société Francophone Posture Équilibre et Locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614067v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tap Stimulation&amp;quot;: An Alternative To Vibrations To Convey The Apparent Haptic Motion Illusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Speed Discrimination in the Apparent Haptic Motion Illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAPTICS 2022 - IEEE Haptics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551830v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la confiance en soi lors de la visite d’un musée grâce à un module d’assistance à la conduite de fauteuil roulant électrique : Etude observationnelle prospective dans les musées de la ville de Rennes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tap Stimulation&amp;quot;: An Alternative To Vibrations To Convey The Apparent Haptic Motion Illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFPEL 2022 - 28ème congrès de la Société Francophone Posture Équilibre et Locomotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">HAPTICS 2022 - IEEE Haptics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921378v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating apparent haptic motion for assistive devices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation de la confiance en soi lors de la visite d’un musée grâce à un module d’assistance à la conduite de fauteuil roulant électrique : Etude observationnelle prospective dans les musées de la ville de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ceze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHC 2021 - IEEE World Haptics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Montréal / Virtual, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">SOFPEL 2022 - 28ème congrès de la Société Francophone Posture Équilibre et Locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232677v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowd against the machine: A simulation-based benchmark tool to evaluate and compare robot capabilities to navigate a human crowd</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generating apparent haptic motion for assistive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Xian, China. pp.3879-3885</w:t>
+              <w:t xml:space="preserve">WHC 2021 - IEEE World Haptics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Montréal / Virtual, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206221v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic Bézier Local Path Planner for Non-holonomic Feasible and Comfortable Path Generation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crowd against the machine: A simulation-based benchmark tool to evaluate and compare robot capabilities to navigate a human crowd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Paez-Granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen Jen Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Xian, China. pp.7894-7900</w:t>
+              <w:t xml:space="preserve">, May 2021, Xian, China. pp.3879-3885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188287v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VR based Power Wheelchair Simulator: Usability Evaluation through a Clinically Validated Task with Regular Users</w:t>
+                <w:t xml:space="preserve">Cubic Bézier Local Path Planner for Non-holonomic Feasible and Comfortable Path Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vailland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2021 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Lisbon, Portugal. pp.1-8</w:t>
+              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xian, China. pp.7894-7900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135433v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpheriCol: A Driving Assistance System for Power Wheelchairs Based on Spherical Vision and Range Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Jeanne-Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SII 2021 - 13th IEEE/SICE International Symposium on System Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Iwaki, Japan. pp.505-510, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEECONF49454.2021.9382766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular Feedback on a Virtual Reality Wheelchair Driving Simulator: A Pilot Study</w:t>
+                <w:t xml:space="preserve">VR based Power Wheelchair Simulator: Usability Evaluation through a Clinically Validated Task with Regular Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vailland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nouviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI 2020 - ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VR 2021 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lisbon, Portugal. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3319502.3374825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02457416v1</w:t>
+                <w:t xml:space="preserve">hal-03135433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Virtual Reality-based Evaluation of Robot Navigation among People</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vestibular Feedback on a Virtual Reality Wheelchair Driving Simulator: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vailland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoren Gaffary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2020 - 27th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HRI 2020 - ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3319502.3374825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473081v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation énergétique d’un fauteuil roulant électrique pour prédire la faisabilité d’effectuer un trajet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Virtual Reality-based Evaluation of Robot Navigation among People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+                <w:t xml:space="preserve">Julien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2020 - 11e conférence de l'IFRATH sur les technologies d'assistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">VR 2020 - 27th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050656v1</w:t>
+                <w:t xml:space="preserve">hal-02473081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulateur de Conduite de Fauteuil Roulant avec Retours Vestibulaires : Une Etude Pilote</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+                <w:t xml:space="preserve">Modélisation énergétique d’un fauteuil roulant électrique pour prédire la faisabilité d’effectuer un trajet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo da Silva Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2020 - 11ème Conférence sur les Aides Techniques pour les Personnes en Situation de Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Handicap 2020 - 11e conférence de l'IFRATH sur les technologies d'assistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735943v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation expérimentale de la modélisation énergétique d'un fauteuil roulant électrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Babel</w:t>
+                <w:t xml:space="preserve">Simulateur de Conduite de Fauteuil Roulant avec Retours Vestibulaires : Une Etude Pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vailland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoren Gaffary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Handicap 2020 - 11ème Conférence sur les Aides Techniques pour les Personnes en Situation de Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992572v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de conduite en fauteuil roulant dans une ville virtuelle avec un simulateur multisensoriel conçu selon une approche centrée sur l'utilisateur : une étude de cas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Devigne</w:t>
+                <w:t xml:space="preserve">Évaluation expérimentale de la modélisation énergétique d'un fauteuil roulant électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves y Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo da Silva Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFMER 2019 - 34e congrès de la Société Français de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339573v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-centered design of a multisensory power wheelchair simulator: towards training and rehabilitation applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérience de conduite en fauteuil roulant dans une ville virtuelle avec un simulateur multisensoriel conçu selon une approche centrée sur l'utilisateur : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Fraudet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORR 2019 - International Conference on Rehabilitation Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toronto, Canada. pp.1-6</w:t>
+              <w:t xml:space="preserve">SOFMER 2019 - 34e congrès de la Société Français de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134530v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shared control solution for safe assisted power wheelchair navigation in an environment consisting of negative obstacles: a proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User-centered design of a multisensory power wheelchair simulator: towards training and rehabilitation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vailland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoren Gaffary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2019 - IEEE International Conference on Systems, Man, and Cybernetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICORR 2019 - International Conference on Rehabilitation Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toronto, Canada. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263532v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evitement de collision entre un piéton et une personne sur un fauteuil roulant motorisé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Borgne</w:t>
+                <w:t xml:space="preserve">A shared control solution for safe assisted power wheelchair navigation in an environment consisting of negative obstacles: a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFPEL 2019 - 26ème congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMC 2019 - IEEE International Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.1043-1048, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2019.8914211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373525v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Teleoperation of Flexible Beveled-tip Needle Insertion using Haptic Force Feedback and 3D Ultrasound Guidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Krupa</w:t>
+                <w:t xml:space="preserve">Evitement de collision entre un piéton et une personne sur un fauteuil roulant motorisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2019 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1-7</w:t>
+              <w:t xml:space="preserve">SOFPEL 2019 - 26ème congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053101v1</w:t>
+                <w:t xml:space="preserve">hal-02373525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision croisée sur la robotique d’assistance dans la vie quotidienne des patients et des aidants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Durufle</w:t>
+                <w:t xml:space="preserve">Real-time Teleoperation of Flexible Beveled-tip Needle Insertion using Haptic Force Feedback and 3D Ultrasound Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Chevrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFMER 2019 - 34ème congrès de la Société Français de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICRA 2019 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339550v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision avoidance between a walker and a person on an electric powered wheelchair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Borgne</w:t>
+                <w:t xml:space="preserve">Vision croisée sur la robotique d’assistance dans la vie quotidienne des patients et des aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achille-Fauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Durufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPGR 2019 - Conference of the International Society for Posture &amp; Gait Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">SOFMER 2019 - 34ème congrès de la Société Français de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058342v1</w:t>
+                <w:t xml:space="preserve">hal-02339550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte du comportement des roues folles dans la cinématique des fauteuils roulants électriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guegan</w:t>
+                <w:t xml:space="preserve">Collision avoidance between a walker and a person on an electric powered wheelchair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IFRATH 2018 - 10ème Conférence sur les Aides Techniques pour les Personnes en Situation de Handicap, Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">ISPGR 2019 - Conference of the International Society for Posture &amp; Gait Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821863v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance à la conduite de fauteuil roulant électrique (FRE) sur un trottoir : une preuve de concept</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Borgne</w:t>
+                <w:t xml:space="preserve">Prise en compte du comportement des roues folles dans la cinématique des fauteuils roulants électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRATH 2018 - 10ème Conférence sur les Aides Techniques pour les Personnes en Situation de Handicap, Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-6</w:t>
+              <w:t xml:space="preserve"> IFRATH 2018 - 10ème Conférence sur les Aides Techniques pour les Personnes en Situation de Handicap, Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821864v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a haptic guidance solution for assisted power wheelchair navigation</w:t>
+                <w:t xml:space="preserve">Assistance à la conduite de fauteuil roulant électrique (FRE) sur un trottoir : une preuve de concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guegan</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC2018 - IEEE International Conference on Systems, Man, and Cybernetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFRATH 2018 - 10ème Conférence sur les Aides Techniques pour les Personnes en Situation de Handicap, Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC.2018.00547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01866150v1</w:t>
+                <w:t xml:space="preserve">hal-01821864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic vs Linear Blending Approaches to Shared Control for Wheelchair Driving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a haptic guidance solution for assisted power wheelchair navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinemelu Ezeh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Babel</w:t>
+                <w:t xml:space="preserve">Vishnu K Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Rehabilitation Robotics, ICORR'17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMC2018 - IEEE International Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Miyazaki, Japan. pp.3231-3236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2018.00547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523412v1</w:t>
+                <w:t xml:space="preserve">hal-01866150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an immersive simulator for assisted power wheelchair driving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic vs Linear Blending Approaches to Shared Control for Wheelchair Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinemelu Ezeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Trautman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Rehabilitation Robotics, ICORR'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523385v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HandiViz project: clinical validation of a driving assistance for electrical wheelchair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of an immersive simulator for assisted power wheelchair driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nouviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu K Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop On Advanced Robotics And Its Social Impacts (ARSO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Rehabilitation Robotics, ICORR'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175784v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needle Steering Fusing Direct Base Manipulation and Tip-based Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Chevrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9748,73 +9739,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online prediction of needle shape deformation in moving soft tissues from visual feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Chevrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9843,739 +9834,778 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.2357-2362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of an adaptive strategy for equitably approaching and joining human interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Karakkat Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ren C. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Symp. on Robot and Human Interactive Communication, RO-MAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-autonomous framework for human-aware and user intention driven wheelchair mobility assistance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HandiViz project: clinical validation of a driving assistance for electrical wheelchair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop On Advanced Robotics And Its Social Impacts (ARSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARSO.2015.7428213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355481v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complex sensor-based shared control for power wheelchair navigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A semi-autonomous framework for human-aware and user intention driven wheelchair mobility assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Karakkat Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pasteau</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS2016 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.5434-5439</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.4700-4707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355410v2</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'un système d'assistance à la conduite de fauteuil roulant électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low complex sensor-based shared control for power wheelchair navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Karakkat Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOFMER, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IROS2016 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.5434-5439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244581v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On equitably approaching and joining a group of interacting humans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Evaluation d'un système d'assistance à la conduite de fauteuil roulant électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achille-Fauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.4071-4077</w:t>
+              <w:t xml:space="preserve">30ème Congrès de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFMER, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185838v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based assistance for wheelchair navigation along corridors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">On equitably approaching and joining a group of interacting humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Karakkat Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.4071-4077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949188v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual servoing for autonomous doorway passing in a wheelchair using a single doorpost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Karakkat Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10590,995 +10620,956 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ IROS Workshop on Assistance and Service Robotics in a Human Environment, ASROB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-rigid Target Tracking in 2D Ultrasound Images Using Hierarchical Grid Interpolation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Royer</w:t>
+                <w:t xml:space="preserve">Vision-based assistance for wheelchair navigation along corridors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging 2014 conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933688v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Monocular door detection and tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pasteau</w:t>
+                <w:t xml:space="preserve">Non-rigid Target Tracking in 2D Ultrasound Images Using Hierarchical Grid Interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Leplumey</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2014 conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845459v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corridor following wheelchair by visual servoing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Simple Monocular door detection and tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Sekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafik Sekkal</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leplumey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.590-595</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851952v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast pseudo-semantic segmentation for joint region-based hierarchical and multiresolution representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Corridor following wheelchair by visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Sekkal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Electronic Imaging - Visual Communications and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.590-595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.908829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00657805v1</w:t>
+                <w:t xml:space="preserve">hal-00851952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and adaptive texture synthesis-based compression scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Racapé</w:t>
+                <w:t xml:space="preserve">Fast pseudo-semantic segmentation for joint region-based hierarchical and multiresolution representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Sekkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thoreau</w:t>
+                <w:t xml:space="preserve">Clément Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Electronic Imaging - Visual Communications and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.83050J, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.908829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599395v1</w:t>
+                <w:t xml:space="preserve">hal-00657805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive pixel/patch-based synthesis for texture compression</w:t>
+                <w:t xml:space="preserve">Characterization and adaptive texture synthesis-based compression scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Racapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Francois</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.1-4</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Spain. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600159v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive colour decorrelation for predictive image codecs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Strauss</w:t>
+                <w:t xml:space="preserve">Adaptive pixel/patch-based synthesis for texture compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Racapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bédat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600354v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture refinement framework for improved video coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Racapé</w:t>
+                <w:t xml:space="preserve">Adaptive colour decorrelation for predictive image codecs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bédat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Visual Information Processing and Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.838987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00461952v1</w:t>
+                <w:t xml:space="preserve">hal-00600354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Hardware implementation of an Hadamard Transform Using RVC-CAL Dataflow Programming</w:t>
               </w:r>
@@ -11683,558 +11674,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Image Partitioning for Compression and Representation using the Lab Color Space in the LAR Image Codec</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pasteau</w:t>
+                <w:t xml:space="preserve">Texture refinement framework for improved video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Racapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference - EUSIPCO 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Visual Information Processing and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Jose, United States. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.838987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544389v1</w:t>
+                <w:t xml:space="preserve">hal-00461952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAR Image transmission over fading channels: a hierarchical protection solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Olivier</w:t>
+                <w:t xml:space="preserve">Improved Image Partitioning for Compression and Representation using the Lab Color Space in the LAR Image Codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bédat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Communication Theory, Reliability, and Quality of Service</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference - EUSIPCO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373284v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective and Objective Quality Evaluation of LAR coded Art Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pasteau</w:t>
+                <w:t xml:space="preserve">LAR Image transmission over fading channels: a hierarchical protection solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Autrusseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bédat</w:t>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo, ICME'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Second International Conference on Communication Theory, Reliability, and Quality of Service</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Colmar, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTRQ.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372330v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved colour decorrelation for lossless colour image compression using the LAR codec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Subjective and Objective Quality Evaluation of LAR coded Art Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Strauss</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Autrusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bédat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo, ICME'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cancun, Mexico. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392036v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Lossless Coding and Reversible Data Embedding in a Multiresolution Still Image Coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Motsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12249,3495 +12253,3616 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion tubes for the representation of images sequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+                <w:t xml:space="preserve">Improved colour decorrelation for lossless colour image compression using the LAR codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bédat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cancun, Mexico. pp.1-4</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373266v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rho-domain based Rate Control Scheme for Spatial, Temporal and Quality Scalable Video Coding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion tubes for the representation of images sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Urvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Pitrey</w:t>
+                <w:t xml:space="preserve">Nathalie Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VCIP'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cancun, Mexico. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336078v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pass Bitrate Control for MPEG-4 Scalable Video Coding using rho-domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Rho-domain based Rate Control Scheme for Spatial, Temporal and Quality Scalable Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Pitrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bilbao, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">VCIP'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392042v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleaved S+P Scalable Coding with Inter-Coefficient Classification Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pasteau</w:t>
+                <w:t xml:space="preserve">One-pass Bitrate Control for MPEG-4 Scalable Video Coding using rho-domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Pitrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bédat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.1-5</w:t>
+              <w:t xml:space="preserve">International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bilbao, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00316655v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Selective Encryption Technique in a Scalable Image Codec</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Motsch</w:t>
+                <w:t xml:space="preserve">Interleaved S+P Scalable Coding with Inter-Coefficient Classification Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bédat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.1-4</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336403v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Lossless and Lossy Image Coding based on the RWHaT+P Pyramid and the Inter-Coefficient Classification Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hierarchical Selective Encryption Technique in a Scalable Image Codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Motsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Coat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo - ICME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Germany. pp.185-188</w:t>
+              <w:t xml:space="preserve">International Conference in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320852v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rho-Domain for low-complexity rate control on MPEG-4 Scalable Video Coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Serrand</w:t>
+                <w:t xml:space="preserve">Scalable Lossless and Lossy Image Coding based on the RWHaT+P Pyramid and the Inter-Coefficient Classification Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bédat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Berkeley, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo - ICME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Germany. pp.185-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336056v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAR method: from algorithm to synthesis for an embedded low complexity image coder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rho-Domain for low-complexity rate control on MPEG-4 Scalable Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Pitrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Design and Test Workshop, IDT'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Monastir, Tunisia. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE ISM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Berkeley, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338984v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSAR: Secure Transfer OF High Resolution Art Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Autrusseau</w:t>
+                <w:t xml:space="preserve">LAR method: from algorithm to synthesis for an embedded low complexity image coder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVA 2008 - Electronic imaging and the Visual Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, London, United Kingdom. pp.1-6</w:t>
+              <w:t xml:space="preserve">3rd International Design and Test Workshop, IDT'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Monastir, Tunisia. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320836v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework For Efficient Cosimulation And Fast Prototyping on Multi-Components With AAA Methodology: LAR Codec Study Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TSAR: Secure Transfer OF High Resolution Art Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pitzalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Flécher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Raulet</w:t>
+                <w:t xml:space="preserve">Geneviève Aitken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Autrusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Roquier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Signal Processing Conference (Eusipco 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Poznań, Poland. pp.ISBN: 978-83-921340-2-2</w:t>
+              <w:t xml:space="preserve">EVA 2008 - Electronic imaging and the Visual Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, London, United Kingdom. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171799v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement de conception AAA alliant cosimulation et prototypage rapide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Framework For Efficient Cosimulation And Fast Prototyping on Multi-Components With AAA Methodology: LAR Codec Study Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Roquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.565-568</w:t>
+              <w:t xml:space="preserve">15th European Signal Processing Conference (Eusipco 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poznań, Poland. pp.ISBN: 978-83-921340-2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172642v1</w:t>
+                <w:t xml:space="preserve">hal-00171799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage multirésolution sans perte et insertion de données : une approche intégrée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Context-Based Scalable Coding and Representation of High Resolution Art Pictures for Remote Data Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bédat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Motsch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.Article n°25</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo, ICME'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.460-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00216132v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Based Scalable Coding and Representation of High Resolution Art Pictures for Remote Data Access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environnement de conception AAA alliant cosimulation et prototypage rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Roquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Motsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo, ICME'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.460-463</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.565-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163329v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAR Video: Hierarchical Representation for Low Bit-Rate Color Image Sequence Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Flécher</w:t>
+                <w:t xml:space="preserve">Codage multirésolution sans perte et insertion de données : une approche intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Motsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Coat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium (PCS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisboa, Portugal. paper 1175</w:t>
+              <w:t xml:space="preserve">CORESA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.Article n°25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200166v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00216132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RWHT+P pour un codage multirésolution sans perte avancé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LAR Video: Hierarchical Representation for Low Bit-Rate Color Image Sequence Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Nov 2006, pp.4</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Picture Coding Symposium (PCS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisboa, Portugal. paper 1175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132957v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding Multilevel Image Encryption in the LAR Codec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">La RWHT+P pour un codage multirésolution sans perte avancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Motsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Jun 2006, pp.4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nov 2006, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133023v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAR Video : Lossless Video Coding with Semantic Scalability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Amir</w:t>
+                <w:t xml:space="preserve">Embedding Multilevel Image Encryption in the LAR Codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Motsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sep 2006, pp.227-230</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2006, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132965v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RWHT+P for an improved lossless multiresolution coding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LAR Video : Lossless Video Coding with Semantic Scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006, pp.227-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023420v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de données à coût nul dans un codeur d'images multirésolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">The RWHT+P for an improved lossless multiresolution coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Motsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Nov 2006, pp.125-128</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132738v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAR vidéo: Codage sans perte à scalabilité sémantique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Flécher</w:t>
+                <w:t xml:space="preserve">Protection de données à coût nul dans un codeur d'images multirésolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Motsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nov 2006, pp.4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nov 2006, pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132953v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleaved S+P : Décomposition pyramidale entrelacée à contexte de prédiction enrichi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LAR vidéo: Codage sans perte à scalabilité sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sep 2005, pp.1021-1024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nov 2006, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132115v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleaved S+P Pyramidal Decomposition with Refined Prediction Model</w:t>
+                <w:t xml:space="preserve">Interleaved S+P : Décomposition pyramidale entrelacée à contexte de prédiction enrichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sep 2005, pp.750-753</w:t>
+              <w:t xml:space="preserve">Sep 2005, pp.1021-1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132112v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secured and progressive transmission of compressed images on the Internet: application to telemedicine</w:t>
+                <w:t xml:space="preserve">Interleaved S+P Pyramidal Decomposition with Refined Prediction Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, France. pp.126-136</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2005, pp.750-753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132110v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission sécurisée d'images médicales</w:t>
+                <w:t xml:space="preserve">Secured and progressive transmission of compressed images on the Internet: application to telemedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-STIC Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">SPIE 17th Annual Symposium / Electonic Imaging - Internet Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, France. pp.126-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906409v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission sécurité d'images médicales</w:t>
+                <w:t xml:space="preserve">Transmission sécurisée d'images médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR STIC-Santé</w:t>
+              <w:t xml:space="preserve">GDR-STIC Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132107v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télémedecine sur Réseaux Bas débits Sécurisés</w:t>
+                <w:t xml:space="preserve">Transmission sécurité d'images médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque les Nouvelles Technologies dans la cité TIC &amp; Cité 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">GDR STIC-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871673v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le LAR aux Mojettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Télémedecine sur Réseaux Bas débits Sécurisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ronsin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 04 - COmpression et REprésentation des Signaux Audiovisuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.165-168</w:t>
+              <w:t xml:space="preserve">Colloque les Nouvelles Technologies dans la cité TIC &amp; Cité 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132611v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition pyramidale par prédiction et transformée pour du codage avec et sans perte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le LAR aux Mojettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jan 2003, pp.80</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORESA 04 - COmpression et REprésentation des Signaux Audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.165-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132617v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Coarse-Grain Partitioning and Automatic Code Generation for Heterogeneous Architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décomposition pyramidale par prédiction et transformée pour du codage avec et sans perte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan 2003, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Nezan</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-00124965v1</w:t>
+                <w:t xml:space="preserve">hal-00132617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage d'Objets de Type VOP par Représentation en Régions Auto-Extractibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lossless and Lossy Minimal Redundancy Pyramidal Decomposition for Scalable Image Compression Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Sep 2003, pp.4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2003, pp.161-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132708v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless and Lossy Minimal Redundancy Pyramidal Decomposition for Scalable Image Compression Technique</w:t>
+                <w:t xml:space="preserve">Adaptive Multi-Resolution Scheme for Efficient Image Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jul 2003, pp.161-164</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2003, pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132660v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Multi-Resolution Scheme for Efficient Image Compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Coarse-Grain Partitioning and Automatic Code Generation for Heterogeneous Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Apr 2003, pp.200</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Nezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signal Processing Systems, 2003. SIPS'03. IEEE Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, South Korea. pp.316-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132646v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition Pyramidale à Redondance Minimale pour Compression d'Images Sans Perte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Codage d'Objets de Type VOP par Représentation en Régions Auto-Extractibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sep 2003, pp.100</w:t>
+              <w:t xml:space="preserve">Sep 2003, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132657v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless and Lossy Minimal Redundancy Pyramidal Decomposition for Scalable Image Compression Technique</w:t>
+                <w:t xml:space="preserve">Décomposition Pyramidale à Redondance Minimale pour Compression d'Images Sans Perte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Apr 2003, pp.249-252</w:t>
+              <w:t xml:space="preserve">Sep 2003, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132654v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lossless and Lossy Minimal Redundancy Pyramidal Decomposition for Scalable Image Compression Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2003, pp.249-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application of wavelet-cosine transform to image compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Ziolko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15747,176 +15872,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rejoindre un groupe quand on se déplace en fauteuil ? Etude observationnelle biomécanique des interactions piétons-usagers de fauteuil roulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leborgne Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER 2022 - 37e congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWADAPT1 : Evaluation on standardised circuits of the interest of a robotic module for assisting the driver of an electric wheelchair: pilot, prospective, controlled, randomised study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15938,213 +16063,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRM 2020 - 14th World Congress of the Society of Physical &amp; Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training and Provision Concerning Power Wheelchair Driving : a Survey Comparing Practices in France and United Kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Fraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER 2020 - 35th Congres de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16154,453 +16279,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared control for assistive and collaborative robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divyaksh Subhash Chander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giacinto Barresi; Sascha Wischniewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics in Robotics: Advances and Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer, 2026, 978-3-032-19374-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving data integrity of encoded medical images: the LAR compression framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Reasoning-Based Image Processing Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-35, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Adaptive Resolution (LAR) codec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bédat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ashraf A. Zaher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IN-TECH Education and Publishing, pp.37-48, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression of 2-D biomedical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16615,100 +16740,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compression of Biomedical Images and Signals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE-Wiley, pp.155-186, 2008, Digital Signal Processing</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression des images médicales 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16723,51 +16848,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compression des images et des signaux médicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.177-207, 2007, Traité IC2, série information et science du vivant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16777,143 +16902,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de correction d'une trajectoire dans un dispositif d'aide au déplacement de personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bazin Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 3 021 400. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16923,446 +17048,446 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HandiViz project:a low-cost driving assistance for electrical wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HandiViz: intuitive driving assistance for electrical wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WG1N5315 - Response to Call for AIC evaluation methodologies and compression technologies for medical images: LAR Codec</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WG1N5327 - Medical image database for lossless codec evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bédat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pasteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.1-20</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464372v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WG1N5327 - Medical image database for lossless codec evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WG1N5315 - Response to Call for AIC evaluation methodologies and compression technologies for medical images: LAR Codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.1-6</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464373v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WG1N4870 - Response to Call for AIC evaluation methodologies and compression technologies: LAR Codec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17371,148 +17496,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Quality assessment of LAR coded art images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Autrusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, http://www.irccyn.ec-nantes.fr/~autrusse/Databases/LAR/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WG1N4692 - The LAR method for lossy and lossless image compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17521,51 +17646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17575,100 +17700,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression d'images avec et sans perte par la méthode LAR (Locally Adaptive Resolution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. INSA de Rennes, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00131758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17678,105 +17803,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From image coding and representation to robotic vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image Processing [eess.IV]. Université Rennes 1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00754550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId350"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17923,51 +18048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drevelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Aguilar-Segovia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grzeskowiak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2024.3510138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7794" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Aguilar-Segovia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Perchy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Hugron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104459" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bellicha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Struber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Juillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adae36" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04109929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cabaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gicquel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3279398" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3440195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fraudet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01354-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04063252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Lac&#244;te" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3279510" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delmas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2023.3258519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2023.2253339" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Stefan Teodorescu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3178965" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achille-Fauveau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481717v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60856/eqc5-xk63" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-021-00923-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aggravi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bivaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Balix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Teodorescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2963831" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vailland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-407" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Chevrie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Shahriari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Misra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2809484" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02124782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Borgne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Carlson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790406" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02124781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Baudry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guegan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790403" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Karakkat Narayanan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.02.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068163v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.10.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Racap&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thoreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.05.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTFN1NJH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0171-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jerbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wipliez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.01.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;dat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ronsin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dandois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897551v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Gallois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123356" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384328v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05020810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tomezzoli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cassard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Larribau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383986v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzano Maxime" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallois Ma&#235;l" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;gan Sylvain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Breton Ronan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devigne Louise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383932v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04926088v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR66766.2025.11063068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663149v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553416v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_18" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727187v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_32" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553415v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_21" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383909v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04710947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687709" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS59260.2024.10520843}" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217516v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230654" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Souza Vieira Dutra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614071v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ceze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921378v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03232677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206221v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dugas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Paez-Granados" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Jen Chung" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135433v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Albrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Jeanne-Rose" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF49454.2021.9382766" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02457416v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319502.3374825" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473081v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02735943v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339573v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02134530v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914211" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373525v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02053101v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339550v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durufle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058342v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01866150v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu K Narayanan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2018.00547" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523412v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinemelu Ezeh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Trautman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bureau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523385v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175784v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO.2015.7428213" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304860v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355484v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330889v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren C. Luo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355481v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355410v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Colin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949188v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060196v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Royer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845459v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Sekkal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leplumey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851952v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657805v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strauss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908829" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefort" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600354v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461952v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vi&#233;ron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.838987" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502234v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544389v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373284v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2009.19" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372330v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392036v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396163v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Motsch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373266v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Urvoy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cammas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336078v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Pitrey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392042v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316655v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336403v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonteneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320852v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336056v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338984v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320836v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pitzalis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aitken" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171799v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fl&#233;cher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Roquier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172642v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216132v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutheil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163329v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200166v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132957v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133023v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132965v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023420v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132738v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132953v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132115v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132112v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132110v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906409v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132107v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871673v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132617v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124965v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sorel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132708v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132660v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132646v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132657v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132654v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132730v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Ziolko" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921399v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne Nicolas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02735967v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03123487v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489011v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaksh Subhash Chander" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658130v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392417v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278779v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136193v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245444v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazin Eric" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233340v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088966v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464372v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464373v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373278v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580746v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464375v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131758v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00754550v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drevelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Aguilar-Segovia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grzeskowiak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2024.3510138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7794" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bellicha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Struber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Juillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adae36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Aguilar-Segovia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Perchy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Hugron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04109929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cabaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gicquel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3279398" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3440195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fraudet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01354-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delmas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2023.3258519" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04063252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Lac&#244;te" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3279510" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2023.2253339" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Stefan Teodorescu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3178965" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achille-Fauveau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481717v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60856/eqc5-xk63" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-021-00923-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aggravi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bivaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Balix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Teodorescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2963831" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vailland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-407" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Chevrie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Shahriari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Misra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2809484" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02124782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Borgne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Carlson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790406" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02124781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Baudry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guegan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790403" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01277585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Karakkat Narayanan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.02.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068163v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.10.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Racap&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thoreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.05.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTFN1NJH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0171-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jerbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wipliez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.01.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;dat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ronsin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Porro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lamberti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dandois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897551v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Gallois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093077v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123356" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05020810v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tomezzoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cassard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Larribau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzano Maxime" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallois Ma&#235;l" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;gan Sylvain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Breton Ronan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devigne Louise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04926088v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR66766.2025.11063068" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_18" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_32" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553415v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_21" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774539v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04710947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687709" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425776v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS59260.2024.10520843}" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044201v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230654" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Souza Vieira Dutra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614071v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921410v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ceze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551830v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921378v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03232677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dugas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Paez-Granados" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Jen Chung" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188287v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958902v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Albrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Jeanne-Rose" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF49454.2021.9382766" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02457416v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319502.3374825" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02735943v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339573v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02134530v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263532v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914211" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373525v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02053101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339550v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durufle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058342v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01866150v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu K Narayanan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2018.00547" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523412v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinemelu Ezeh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Trautman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bureau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523385v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355484v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330889v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren C. Luo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO.2015.7428213" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355481v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355410v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Colin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185838v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060196v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949188v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933688v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Royer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845459v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Sekkal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leplumey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851952v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657805v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Strauss" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908829" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599395v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefort" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600159v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600354v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502234v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461952v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vi&#233;ron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.838987" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544389v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373284v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2009.19" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372330v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396163v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Motsch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392036v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373266v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Urvoy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cammas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336078v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Pitrey" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392042v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316655v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonteneau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320852v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336056v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338984v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320836v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pitzalis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aitken" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171799v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fl&#233;cher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Roquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163329v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172642v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutheil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200166v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133023v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132965v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amir" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023420v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132953v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132115v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132112v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132110v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906409v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132107v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871673v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132611v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132617v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132660v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132646v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124965v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sorel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132708v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132657v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132654v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132730v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Ziolko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921399v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne Nicolas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02735967v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03123487v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489011v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaksh Subhash Chander" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658130v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392417v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278779v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136193v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245444v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazin Eric" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233340v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088966v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464373v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464372v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373278v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464375v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131758v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00754550v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>