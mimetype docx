--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arqueo 2.0. Renovación metodológica de la prospección arqueológica de zonas de montaña</w:t>
+                <w:t xml:space="preserve">Pedoanthracology sheds light the ancientness of the pastoral highlands of three mediterranean mountain: Sierra de Gredos (Spain), southeast Massif Central (France), and northern Apennines (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baleux</w:t>
+                <w:t xml:space="preserve">Alessandra Benatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+                <w:t xml:space="preserve">Giovanna Bosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rendu</w:t>
+                <w:t xml:space="preserve">Assunta Florenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+                <w:t xml:space="preserve">Salvia Garcia-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treballs d'Arqueologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Mètodes i tècniques per a l’arqueologia de muntanya: aplicacions en àmbits pirinencs, 26, pp.95-109. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 223, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5565/rev/tda.153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2023.106941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335772v1</w:t>
+                <w:t xml:space="preserve">hal-03966506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedoanthracology sheds light the ancientness of the pastoral highlands of three mediterranean mountain: Sierra de Gredos (Spain), southeast Massif Central (France), and northern Apennines (Italy)</w:t>
+                <w:t xml:space="preserve">Arqueo 2.0. Renovación metodológica de la prospección arqueológica de zonas de montaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Benatti</w:t>
+                <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Bosi</w:t>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assunta Florenzano</w:t>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvia Garcia-Álvarez</w:t>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 223, 14 p. </w:t>
+              <w:t xml:space="preserve">Treballs d'Arqueologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Mètodes i tècniques per a l’arqueologia de muntanya: aplicacions en àmbits pirinencs, 26, pp.95-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2023.106941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5565/rev/tda.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966506v1</w:t>
+                <w:t xml:space="preserve">hal-04335772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptations of Mediterranean sheep and goats through an integrative approach</w:t>
               </w:r>
@@ -646,51 +646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -914,51 +914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene treeline history of a high-mountain landscape inferred from soil charcoal: The case of Sierra de Gredos (Iberian Central System, SW Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvia García Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1031,51 +1031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins of a Nardus stricta grassland by charcoal analyses and the history of a mountain cultural landscape since the Neotithic (mont Lozère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1126,64 +1126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes et campagnes d'Oloron dans la longue durée. Premiers résultats d'un programme interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1264,51 +1264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation dynamics and anthropogenically forced changes in the Estanilles peat bog (southern Pyrenees) during the last seven millennia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perez-Obiol Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelachs Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunill Raquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Manuel Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pèlachs Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1497,51 +1497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire history and human activities during the last 3300 cal yr BP in Spain's Central Pyrenees: The case of the Estany de Burg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelachs Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1670,51 +1670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Pérez-Obiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Manuel Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1- 10</w:t>
@@ -1743,90 +1743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleosol charcoal : Reconstructing vegetation history in relation to agro−pastoral activities since the Neolithic. A case study in the Eastern French Pyrenees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37, pp.1785-1797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1886,51 +1886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1989,51 +1989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions méthodologiques pour l'étude des feux agro-sylvo-pastoraux en montagne pyrénéenne. Evaluation qualitative et quantitative des résidus d'incendies à partir des analyses pédo-anthracologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2097,411 +2097,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruire les régimes de feux des Landes de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlis Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam A. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de GEODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467790v1</w:t>
+                <w:t xml:space="preserve">hal-05443682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et paléo-environnement dans les estives : approche spatiale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Escaravage, Arnaud Elger, Vanessa Léa, Morgane Gilbert, Louise Sérafine Rollin, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374261v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire les régimes de feux des Landes de Gascogne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Archéologie et paléo-environnement dans les estives : approche spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de GEODE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Escaravage, Arnaud Elger, Vanessa Léa, Morgane Gilbert, Louise Sérafine Rollin, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443682v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions issues du projet IABD sur la place que les territoires souhaitent donner à la recherche IABD qui accompagne les gestionnaires des brûlages dirigés dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2578,103 +2578,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t>
@@ -2703,51 +2703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de l'histoire de la végétation et des incendies dans la région des Landes de Gascogne en utilisant des données paléoécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlis Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Adam Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è rencontre annuelle du Laboratoire International de Recherche sur les Forêts Froides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Ifrane, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2863,64 +2863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Closure Conference of the IRIS project, 19-21 October 2023, Kolašin, Montenegro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEODE UMR 5602, Oct 2024, Kolašin, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2945,90 +2945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mont’Prospect2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3070,103 +3070,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospecter les montagnes autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t>
@@ -3195,90 +3195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospecter autrement les montagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3359,51 +3359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de Geode</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3441,51 +3441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,458 +3547,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of anthropogenic environmental impact in late Holocene in the Taul Mare peatlands, Lapus Mountains (north-west of Romania)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Petras</w:t>
+                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Hutchinson</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géohistoire des zones humides d'ici et d'ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tulcea, Romania</w:t>
+              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630097v1</w:t>
+                <w:t xml:space="preserve">hal-02790665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+                <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
+              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790665v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of anthropogenic environmental impact in late Holocene in the Taul Mare peatlands, Lapus Mountains (north-west of Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Géohistoire des zones humides d'ici et d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tulcea, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075560v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages de montagnes du sud de l'Europe (France, Italie, Espagne, Portugal, Grèce et Maroc): Le réseau AGRESPE au service de la diversité bioculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvia García Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Benatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4053,90 +4053,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Les paysages de montagnes du sud de l'Europe (France, Italie, Espagne, Portugal, Grèce et Maroc): l'approche géohistorique indispensable à une meilleure gestion environnementale. L'exemple de différentes perceptions et recherche selon les pays - le réseau AGRESPE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvia García Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Benatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4172,329 +4172,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reconstruction of the natural and cultural landscape of the Cimone mountain (Northern Apennines, Italy) since the Neolithic from a pedoanthracological approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">European open Landscapes: the comparison of the human land use strategies of three Mediterranean Mountains: the Mont Lozère (France), the Sierra de Gredos (Spain) and the Monte Cimone (Italy) since the Neolithic period. International AGRESPE network.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Benatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvia García Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Rubiales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthraco2015 6° International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">6th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Freiburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231338v1</w:t>
+                <w:t xml:space="preserve">hal-02140778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European open Landscapes: the comparison of the human land use strategies of three Mediterranean Mountains: the Mont Lozère (France), the Sierra de Gredos (Spain) and the Monte Cimone (Italy) since the Neolithic period. International AGRESPE network.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+                <w:t xml:space="preserve">Les héritages du passé combustible des forêts sur les sylvofaciès actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juan Manuel Rubiales</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itxaso Euba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Freiburg, France</w:t>
+              <w:t xml:space="preserve">charbonnage, charbonniers, charbonnières état des connaissances et perpectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Burri; Sandrine Paradis-Grenouillet; Romain Rouaud; Philippe Allée, Sep 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140778v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedoanthracology reveals the timescale and altitudinal boundaries of the Holocene Mediterranean mountain shrublands: the example of Sierra de Gredos (Iberian Central System, Spain).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvia García Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Rubiales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4509,432 +4513,428 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Freiburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les héritages du passé combustible des forêts sur les sylvofaciès actuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouaud</w:t>
+                <w:t xml:space="preserve">The reconstruction of the natural and cultural landscape of the Cimone mountain (Northern Apennines, Italy) since the Neolithic from a pedoanthracological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Benatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Mercuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Bosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">charbonnage, charbonniers, charbonnières état des connaissances et perpectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Burri; Sandrine Paradis-Grenouillet; Romain Rouaud; Philippe Allée, Sep 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">Anthraco2015 6° International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128114v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux marges de l'ager : forêt, pâturages et... agriculture dans la montagne pyrénéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origin of the open landscapes of the highlands of Gredos (central Spain) during the Holocene: a pedoanthracological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvia García Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romana Harfouche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Rendu</w:t>
+                <w:t xml:space="preserve">Juan M Rubiales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio García-Amorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sylva et Saltus en Gaule romaine : dynamique et gestion des forêts et des zones rurales marginales (friches, landes, marais..)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France. pp.91-106</w:t>
+              <w:t xml:space="preserve">9th European Palaeobotany and Palynology Congress (EPCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00218293v1</w:t>
+                <w:t xml:space="preserve">hal-01126728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the open landscapes of the highlands of Gredos (central Spain) during the Holocene: a pedoanthracological approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+                <w:t xml:space="preserve">Aux marges de l'ager : forêt, pâturages et... agriculture dans la montagne pyrénéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romana Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan M Rubiales</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allée</w:t>
+                <w:t xml:space="preserve">Pierre Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Palaeobotany and Palynology Congress (EPCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Sylva et Saltus en Gaule romaine : dynamique et gestion des forêts et des zones rurales marginales (friches, landes, marais..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France. pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126728v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00218293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for and studying charcoal production platforms: the utilization and implementation of LiDAR technology in charcoal-based archaeological studies.</w:t>
               </w:r>
@@ -4959,51 +4959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charbonnage, Charbonnier, Charbonnière / Wood charcoal production, charcoal burners, charcoal kilns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges, Sep 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5278,90 +5278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation pastorale et agraire dans les Pyrénées de l'Antiquité au Moyen Âge (Ossau et Cerdagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5403,103 +5403,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeo-environmental studies of cultivation terraces in the Enveig Mountain (Cerdagne) in Eastern Pyrenees (France). Use of pedo-anthracology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romana Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charcoals from the past, III International Meeting of Anthracology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Lecce, Italy. pp.11-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5563,51 +5563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eclipse 2 "emprises et déprises agricoles, expension et régression des sociétés entre 3500 et 2500 BP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Besançon, France. pp.107-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5626,178 +5626,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et dynamique des terroirs et des espaces pastoraux en vallée de Bethmale (Ariège). Méthodologie d'analyses pédologiques pour une approche archéo-environnementales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fire vegetation history and human activities in the northern Basque mountain, western Pyrenees. Use of pedoanthracology, palynology, archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ressources naturelles des Pyrénées du moyen -âge à l'époque moderne. Exploitation, gestion, appropriation. Actes du Congrès International Resopyr 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Perpignan, France. pp.185-202</w:t>
+              <w:t xml:space="preserve">Perth (Scotland) - Global change in moutain regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00008859v1</w:t>
+                <w:t xml:space="preserve">halshs-00008880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire vegetation history and human activities in the northern Basque mountain, western Pyrenees. Use of pedoanthracology, palynology, archaeology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Construction et dynamique des terroirs et des espaces pastoraux en vallée de Bethmale (Ariège). Méthodologie d'analyses pédologiques pour une approche archéo-environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perth (Scotland) - Global change in moutain regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005</w:t>
+              <w:t xml:space="preserve">Les ressources naturelles des Pyrénées du moyen -âge à l'époque moderne. Exploitation, gestion, appropriation. Actes du Congrès International Resopyr 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Perpignan, France. pp.185-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00008880v1</w:t>
+                <w:t xml:space="preserve">halshs-00008859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5815,51 +5815,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term dynamics of fire in the Landes de Gascogne: evidence from palaeoecological records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlis Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Adam Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,51 +5867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Paleolimnology &amp; Limnogeology International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aix les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6186,103 +6186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The charcoal sequence of a Roman site located in the town of Modena (Northern Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Benatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Mercuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Bosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EPPC European Palaeobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Padova, Italy. 2014</w:t>
@@ -6494,51 +6494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rouvellac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PULIM, 17 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6569,51 +6569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filière ovine et paysage pastoral, l’exemple du plateau de Millevaches, M-C Bal, Bérengère Languille, édition PULIM, 17p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rouvellac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6644,51 +6644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion et projets autour du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rouvellac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6751,103 +6751,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspecter les montagne autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertoncello Frédérique; Ouriachi Marie-Jeanne; Nuninger Laure; Favory François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t>
@@ -7187,90 +7187,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Berdoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7305,103 +7305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspecter les montagnes autrement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; Université Jean Jaurès. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7427,103 +7427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau - Atelier 2 du PCR &amp;quot;Dynamiques sociales, spatiales et environnementales dans les Pyrénées centrales&amp;quot; - Rapport de sondages archéologiques et prospections - Campagne 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7573,51 +7573,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSTRUCTIONS ET DYNAMIQUES DES ESPACES ET DES TERRASSES AGRO-PASTORAUX EN ZONE INTERMEDIAIRE DES PYRENEES DU NEOLITHIQUE A NOS JOURS (CERDAGNE, PAYS BASQUE ET PAYS DE SAULT) Approche archéoenvironnementale par la pédoanthracologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7676,51 +7676,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les montagnes pastorales du Sud de l'Europe. De la dynamique des paysages agro-sylvo-pastoraux à l'accompagnement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Strasbourg, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8057,51 +8057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benatti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Florenzano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvia Garcia-&#193;lvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106941" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalazzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00682-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serranito Bruno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771496" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvia Garc&#237;a &#193;lvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a-Amorena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubiales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez-Obiol Ramon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelachs Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunill Raquel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manuel Soriano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#232;lachs Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Manel Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Julia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Juli&#224;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon P&#233;rez-Obiol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2005.10.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBJDNDT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Olivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05146430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adam Ali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Mercuri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rassat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01231338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Rubiales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itxaso Euba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126728v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Rubiales" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector H. Orengo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera Mora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345287v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008859v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008880v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01147739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01130546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Languille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rouvellac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04655523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731386v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Salvidio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalglish" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sky Mcalpine Walker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Florenzano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvia Garcia-&#193;lvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalazzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00682-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serranito Bruno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771496" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvia Garc&#237;a &#193;lvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a-Amorena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubiales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez-Obiol Ramon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelachs Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunill Raquel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manuel Soriano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#232;lachs Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Manel Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Julia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Juli&#224;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon P&#233;rez-Obiol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2005.10.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBJDNDT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05146430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adam Ali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Mercuri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rassat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Rubiales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itxaso Euba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140813v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01231338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Rubiales" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector H. Orengo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera Mora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345287v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01147739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01130546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Languille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rouvellac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04655523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731386v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Salvidio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalglish" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sky Mcalpine Walker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>