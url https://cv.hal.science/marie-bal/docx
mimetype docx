--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2097,502 +2097,502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire les régimes de feux des Landes de Gascogne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions issues du projet IABD sur la place que les territoires souhaitent donner à la recherche IABD qui accompagne les gestionnaires des brûlages dirigés dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlis Olivier</w:t>
+                <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam A. Ali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+                <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Laurence Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de GEODE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque du LABEX SMS : des mondes passés aux futurs émergents : réseaux, conflits et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443682v1</w:t>
+                <w:t xml:space="preserve">hal-05146430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéologie et paléo-environnement dans les estives : approche spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Escaravage, Arnaud Elger, Vanessa Léa, Morgane Gilbert, Louise Sérafine Rollin, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467790v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et paléo-environnement dans les estives : approche spatiale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Escaravage, Arnaud Elger, Vanessa Léa, Morgane Gilbert, Louise Sérafine Rollin, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374261v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions issues du projet IABD sur la place que les territoires souhaitent donner à la recherche IABD qui accompagne les gestionnaires des brûlages dirigés dans les Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruire les régimes de feux des Landes de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlis Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam A. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Guillaume</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du LABEX SMS : des mondes passés aux futurs émergents : réseaux, conflits et solidarités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de GEODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146430v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t>
               </w:r>
@@ -2630,51 +2630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeudi d'ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t>
@@ -2703,90 +2703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de l'histoire de la végétation et des incendies dans la région des Landes de Gascogne en utilisant des données paléoécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlis Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Adam Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5815,90 +5815,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term dynamics of fire in the Landes de Gascogne: evidence from palaeoecological records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlis Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Adam Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8057,51 +8057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Florenzano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvia Garcia-&#193;lvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalazzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00682-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serranito Bruno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771496" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvia Garc&#237;a &#193;lvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a-Amorena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubiales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez-Obiol Ramon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelachs Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunill Raquel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manuel Soriano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#232;lachs Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Manel Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Julia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Juli&#224;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon P&#233;rez-Obiol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2005.10.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBJDNDT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05146430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adam Ali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Mercuri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rassat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Rubiales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itxaso Euba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140813v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01231338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Rubiales" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector H. Orengo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera Mora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345287v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01147739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01130546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Languille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rouvellac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04655523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731386v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Salvidio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalglish" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sky Mcalpine Walker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Florenzano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvia Garcia-&#193;lvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalazzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00682-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serranito Bruno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771496" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvia Garc&#237;a &#193;lvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a-Amorena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubiales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez-Obiol Ramon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelachs Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunill Raquel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manuel Soriano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#232;lachs Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Manel Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Julia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Juli&#224;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon P&#233;rez-Obiol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2005.10.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBJDNDT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05146430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adam Ali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Mercuri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rassat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Rubiales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itxaso Euba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140813v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01231338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Rubiales" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector H. Orengo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera Mora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345287v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01147739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01130546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Languille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rouvellac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04655523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731386v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Salvidio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalglish" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerrard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sky Mcalpine Walker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>