--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -743,252 +743,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail gratuit en agriculture au prisme de la géographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La géographie du travail agricole : un front de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barisaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucette Laurens</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Dupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Géographie du travail agricole", groupe des géographes du département ACT-INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE Département ACT, Dec 2023, Montpellier, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, INRAE, Dec 2023, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32999.42404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782146v1</w:t>
+                <w:t xml:space="preserve">hal-04347432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie du travail agricole : un front de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail gratuit en agriculture au prisme de la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barisaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippine Dupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Géographie du travail agricole", groupe des géographes du département ACT-INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Dec 2023, Montpellier, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, INRAE Département ACT, Dec 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32999.42404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04347432v1</w:t>
+                <w:t xml:space="preserve">hal-04782146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment conduire une Scoping Review de la littérature en Sciences Humaines et Sociales ? Application au travail gratuit en agriculture</w:t>
               </w:r>
@@ -1284,51 +1284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Dupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1639,51 +1639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04822812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barisaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Caupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lepers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Maury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hu1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241236069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32999.42404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210015v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04822812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barisaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Caupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lepers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Maury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hu1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241236069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32999.42404" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210015v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>