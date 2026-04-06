--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1873,113 +1873,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aussi tousjours est cremue l'ordenance que fait le roy&amp;quot;. Pouvoir législatif et autorité royale dans le Pèlerinage de l'âme</w:t>
+                <w:t xml:space="preserve">Sur la fiction. En guise d'accroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Le pèlerinage de l'âme" de Guillaume de Digulleville, 1355-1358‎. Regards croisés</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-79, 2015, Les études du RILMA, 5, 9782503546049</w:t>
+              <w:t xml:space="preserve">Les fictions en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Michel de l'Hospital, pp.17-22, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044619v1</w:t>
+                <w:t xml:space="preserve">hal-04044569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -2071,96 +2054,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la fiction. En guise d'accroche</w:t>
+                <w:t xml:space="preserve">Aussi tousjours est cremue l'ordenance que fait le roy&amp;quot;. Pouvoir législatif et autorité royale dans le Pèlerinage de l'âme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Bassano, Esther Dehoux, Catherine Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fictions en droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Michel de l'Hospital, pp.17-22, 2015</w:t>
+              <w:t xml:space="preserve">"Le pèlerinage de l'âme" de Guillaume de Digulleville, 1355-1358‎. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brépols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-79, 2015, Les études du RILMA, 5, 9782503546049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044569v1</w:t>
+                <w:t xml:space="preserve">hal-04044619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation et valorisation du patrimoine universitaire. Quels outils juridiques pour quel patrimoine ?</w:t>
               </w:r>
@@ -2785,51 +2785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="981E0D75"/>
+    <w:nsid w:val="20A2283F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3016,51 +3016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bassano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4093-3282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079862535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197099021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357443104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ciancio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.15871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/recherche/publications-de-luniversite/presses-de-luniversite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503546049-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Conte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.6847" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Dubreuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.9889" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arabeyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vergne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bassano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4093-3282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079862535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197099021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357443104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ciancio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.15871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/recherche/publications-de-luniversite/presses-de-luniversite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503546049-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Conte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.6847" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Dubreuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.9889" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arabeyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vergne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>