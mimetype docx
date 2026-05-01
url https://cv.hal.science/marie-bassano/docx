--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1873,462 +1873,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la fiction. En guise d'accroche</w:t>
+                <w:t xml:space="preserve">Le vin d'embarras. Les juristes face à la nature du vin (XIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Bahans et Nader Hakim. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fictions en droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Michel de l'Hospital, pp.17-22, 2015</w:t>
+              <w:t xml:space="preserve">Le droit du vin à l'épreuve des enjeux environnementaux : histoire et actualités du droit viticole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Féret, pp.11-29, 2015, 978-2-35156-152-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044569v1</w:t>
+                <w:t xml:space="preserve">hal-04044577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Préservation et valorisation du patrimoine universitaire. Quels outils juridiques pour quel patrimoine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Marie Bassano, Esther Dehoux, Catherine Vincent. </w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Garnier et Philippe Delvit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Le pèlerinage de l'âme" de Guillaume de Digulleville, 1355-1358‎. Regards croisés</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Des patrimoines et des normes (formation, pratique et perspectives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Toulouse Capitole, pp.77-88, 2015, Études d’histoire du droit et des idées politiques, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.putc.9889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044630v1</w:t>
+                <w:t xml:space="preserve">hal-04044559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aussi tousjours est cremue l'ordenance que fait le roy&amp;quot;. Pouvoir législatif et autorité royale dans le Pèlerinage de l'âme</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Dehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Bassano, Esther Dehoux, Catherine Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Le pèlerinage de l'âme" de Guillaume de Digulleville, 1355-1358‎. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brépols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.71-79, 2015, Les études du RILMA, 5, 9782503546049</w:t>
+              <w:t xml:space="preserve">, pp.7-9, 2015, Les études du RILMA, 5, 9782503546049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044619v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation et valorisation du patrimoine universitaire. Quels outils juridiques pour quel patrimoine ?</w:t>
+                <w:t xml:space="preserve">Aussi tousjours est cremue l'ordenance que fait le roy&amp;quot;. Pouvoir législatif et autorité royale dans le Pèlerinage de l'âme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Florent Garnier et Philippe Delvit. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Bassano, Esther Dehoux, Catherine Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des patrimoines et des normes (formation, pratique et perspectives)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">"Le pèlerinage de l'âme" de Guillaume de Digulleville, 1355-1358‎. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brépols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-79, 2015, Les études du RILMA, 5, 9782503546049</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.putc.9889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04044559v1</w:t>
+                <w:t xml:space="preserve">hal-04044619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vin d'embarras. Les juristes face à la nature du vin (XIIe-XVe siècles)</w:t>
+                <w:t xml:space="preserve">Sur la fiction. En guise d'accroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit du vin à l'épreuve des enjeux environnementaux : histoire et actualités du droit viticole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Féret, pp.11-29, 2015, 978-2-35156-152-X</w:t>
+              <w:t xml:space="preserve">Les fictions en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Michel de l'Hospital, pp.17-22, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044577v1</w:t>
+                <w:t xml:space="preserve">hal-04044569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Doctrine et pensée juridique, XIIe-XVIIIe siècles. La tentation globalisante », dans L’Histoire du droit en France. Nouvelles tendances, nouveaux territoires. Actes de la journée d’étude organisée à la Cour d’appel de Versailles le 28 janvier 2013 par l’Association des Historiens des Facultés de Droit, dir. Jacques Krynen, Bernard d’Alteroche, Paris, Classiques Garnier, Histoire du droit, 2014, p. 95-115</w:t>
               </w:r>
@@ -2785,51 +2785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20A2283F"/>
+    <w:nsid w:val="FA5F068E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3016,51 +3016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bassano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4093-3282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079862535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197099021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357443104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ciancio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.15871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/recherche/publications-de-luniversite/presses-de-luniversite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503546049-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Conte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.6847" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Dubreuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.9889" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arabeyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vergne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bassano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4093-3282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079862535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197099021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357443104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ciancio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.15871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/recherche/publications-de-luniversite/presses-de-luniversite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503546049-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Conte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.6847" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Dubreuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.9889" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arabeyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vergne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>