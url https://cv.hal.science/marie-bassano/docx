--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1873,462 +1873,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vin d'embarras. Les juristes face à la nature du vin (XIIe-XVe siècles)</w:t>
+                <w:t xml:space="preserve">Préservation et valorisation du patrimoine universitaire. Quels outils juridiques pour quel patrimoine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassano</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marc Bahans et Nader Hakim. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Garnier et Philippe Delvit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit du vin à l'épreuve des enjeux environnementaux : histoire et actualités du droit viticole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Des patrimoines et des normes (formation, pratique et perspectives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Toulouse Capitole, pp.77-88, 2015, Études d’histoire du droit et des idées politiques, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.putc.9889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044577v1</w:t>
+                <w:t xml:space="preserve">hal-04044559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation et valorisation du patrimoine universitaire. Quels outils juridiques pour quel patrimoine ?</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Florent Garnier et Philippe Delvit. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Dehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Bassano, Esther Dehoux, Catherine Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des patrimoines et des normes (formation, pratique et perspectives)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">"Le pèlerinage de l'âme" de Guillaume de Digulleville, 1355-1358‎. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brépols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-9, 2015, Les études du RILMA, 5, 9782503546049</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.putc.9889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04044559v1</w:t>
+                <w:t xml:space="preserve">hal-04044630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Aussi tousjours est cremue l'ordenance que fait le roy&amp;quot;. Pouvoir législatif et autorité royale dans le Pèlerinage de l'âme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Bassano, Esther Dehoux, Catherine Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Le pèlerinage de l'âme" de Guillaume de Digulleville, 1355-1358‎. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brépols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-9, 2015, Les études du RILMA, 5, 9782503546049</w:t>
+              <w:t xml:space="preserve">, pp.71-79, 2015, Les études du RILMA, 5, 9782503546049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044630v1</w:t>
+                <w:t xml:space="preserve">hal-04044619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aussi tousjours est cremue l'ordenance que fait le roy&amp;quot;. Pouvoir législatif et autorité royale dans le Pèlerinage de l'âme</w:t>
+                <w:t xml:space="preserve">Sur la fiction. En guise d'accroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Le pèlerinage de l'âme" de Guillaume de Digulleville, 1355-1358‎. Regards croisés</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-79, 2015, Les études du RILMA, 5, 9782503546049</w:t>
+              <w:t xml:space="preserve">Les fictions en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Michel de l'Hospital, pp.17-22, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044619v1</w:t>
+                <w:t xml:space="preserve">hal-04044569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la fiction. En guise d'accroche</w:t>
+                <w:t xml:space="preserve">Le vin d'embarras. Les juristes face à la nature du vin (XIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Bahans et Nader Hakim. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fictions en droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Michel de l'Hospital, pp.17-22, 2015</w:t>
+              <w:t xml:space="preserve">Le droit du vin à l'épreuve des enjeux environnementaux : histoire et actualités du droit viticole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Féret, pp.11-29, 2015, 978-2-35156-152-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044569v1</w:t>
+                <w:t xml:space="preserve">hal-04044577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Doctrine et pensée juridique, XIIe-XVIIIe siècles. La tentation globalisante », dans L’Histoire du droit en France. Nouvelles tendances, nouveaux territoires. Actes de la journée d’étude organisée à la Cour d’appel de Versailles le 28 janvier 2013 par l’Association des Historiens des Facultés de Droit, dir. Jacques Krynen, Bernard d’Alteroche, Paris, Classiques Garnier, Histoire du droit, 2014, p. 95-115</w:t>
               </w:r>
@@ -2785,51 +2785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA5F068E"/>
+    <w:nsid w:val="6D3798A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3016,51 +3016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bassano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4093-3282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079862535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197099021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357443104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ciancio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.15871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/recherche/publications-de-luniversite/presses-de-luniversite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503546049-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Conte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.6847" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Dubreuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.9889" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arabeyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vergne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bassano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4093-3282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079862535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197099021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357443104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Brunori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ciancio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.15871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/recherche/publications-de-luniversite/presses-de-luniversite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503546049-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Conte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.6847" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Dubreuil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.9889" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arabeyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vergne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>