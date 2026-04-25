--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -859,282 +859,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic and tissue-specific variation of Populus nigra transcriptome profiles in response to drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant root growth against a mechanical obstacle: the early growth response of a maize root facing an axial resistance is consistent with the Lockhart model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Quiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Eckert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01417-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (193), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2022.0266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863446v1</w:t>
+                <w:t xml:space="preserve">hal-03860136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant root growth against a mechanical obstacle: the early growth response of a maize root facing an axial resistance is consistent with the Lockhart model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+                <w:t xml:space="preserve">Genotypic and tissue-specific variation of Populus nigra transcriptome profiles in response to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Wildhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria João Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Couturier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johannes Ballauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (193), </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2022.0266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01417-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03860136v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of effect of admixture proportion and tree density on water acquisition depth for European beech (Fagus sylvatica L.) and sycamore maple (Acer pseudoplatanus L.)</w:t>
               </w:r>
@@ -1633,593 +1633,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aboveground overyielding in a mixed temperate forest is not explained by belowground processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188 (4), pp.1183-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4278-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820559v1</w:t>
+                <w:t xml:space="preserve">hal-02621043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative dissection of variations in root growth rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in the epigenome and transcriptome of the poplar shoot apical meristem in response to water availability affect preferentially hormone pathways.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chvan Youssef</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bizet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 69 (21), pp.5157-5168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery272⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 69 (3), pp.537-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621828v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboveground overyielding in a mixed temperate forest is not explained by belowground processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Collet</w:t>
+                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">Joelle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4278-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621043v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the epigenome and transcriptome of the poplar shoot apical meristem in response to water availability affect preferentially hormone pathways.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative dissection of variations in root growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
+                <w:t xml:space="preserve">Chvan Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chauveau</w:t>
+                <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 69 (3), pp.537-551. </w:t>
+              <w:t xml:space="preserve">, 2018, 69 (21), pp.5157-5168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628253v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes and gene clusters related to genotype and drought-induced variation in saccharification potential, lignin content and wood anatomical traits in Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Wildhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanty Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,51 +2309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive Protocol for Kinematic Monitoring of Root Growth under Infrared Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2599,51 +2599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (21), pp.5961-5973. </w:t>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D deformation field in growing plant roots reveals both mechanical and biological responses to axial mechanical forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Glyn Bengough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,51 +3040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,51 +3178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity toward water regime: response of leaf growth and underlying candidate genes in [i]Populus[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,51 +3324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length and activity of the root apical meristem revealed in vivo by infrared imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,64 +3826,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (2), pp.208 ; 1-10. </w:t>
@@ -4180,51 +4180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the proteome of poplar and application to the discovery of drought-stress responsive proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline C. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4320,692 +4320,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation vulnerability in roots and shoots: does Populus euphratica Oliv., a poplar from arid areas of Central Asia, differ from other poplar species?</w:t>
+                <w:t xml:space="preserve">Analysis of carbohydrates in plants by high-performance anion-exchange chromatography coupled with electrospray mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hukin</w:t>
+                <w:t xml:space="preserve">Cédric Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Hausman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 56 (418), pp.2003-2010. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1085 (1), pp.137-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eri198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2005.05.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189134v1</w:t>
+                <w:t xml:space="preserve">hal-02678625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of carbohydrates in plants by high-performance anion-exchange chromatography coupled with electrospray mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene expression and metabolite profiling of populus euphratica growing in the Negev desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Brosché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Guignard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+                <w:t xml:space="preserve">Basia Vinocur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hausman</w:t>
+                <w:t xml:space="preserve">Edward Alatalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airi Lamminmäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Teichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2005.05.068⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (12 article R101), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2005-6-12-r101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678625v1</w:t>
+                <w:t xml:space="preserve">hal-02682015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression and metabolite profiling of populus euphratica growing in the Negev desert</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cavitation vulnerability in roots and shoots: does Populus euphratica Oliv., a poplar from arid areas of Central Asia, differ from other poplar species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airi Lamminmäki</w:t>
+                <w:t xml:space="preserve">David Hukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Teichmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6 (12 article R101), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (418), pp.2003-2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2005-6-12-r101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eri198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682015v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal ectomycorrhizal community and drought affect root hydraulic properties and soil adherence to roots of Pinus pinaster seedlings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tolérance des peupliers à la sécheresse : peut-on espérer l'améliorer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bartoli</w:t>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean J. Garbaye</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Brignolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (247), pp.54-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682688v1</w:t>
+                <w:t xml:space="preserve">hal-02674692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance des peupliers à la sécheresse : peut-on espérer l'améliorer ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal ectomycorrhizal community and drought affect root hydraulic properties and soil adherence to roots of Pinus pinaster seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Garbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Marmeisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 267 (1-2), pp.213-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-005-5349-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674692v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic conductance of root and shoot measured with the transient and dynamic modes of the high-pressure flowmeter</w:t>
               </w:r>
@@ -5030,51 +5030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 59, pp.389-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5108,51 +5108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effects on hydraulic conductance and water relations of Quercus robur L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5567,51 +5567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (2-3), pp.207-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6202,51 +6202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8528A383"/>
+    <w:nsid w:val="D2B5AED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6350,51 +6350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D8E8D555"/>
+    <w:nsid w:val="6DE75943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6498,51 +6498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="31B4BCBD"/>
+    <w:nsid w:val="618C841C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6735,51 +6735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-beatrice-bogeat-triboulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3015-488X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146674596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Traboulsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06799-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyuan Kong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mosciatti Jofr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quiros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Colombi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Eitelberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14094" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eckert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Paulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ballauff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01417-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0266" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00937-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penalver" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/6379693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taylor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Donnison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Murphy-Bokern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Morgante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz146" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gerardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.05.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chvan Youssef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery272" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4278-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glyn Bengough" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2390" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01609984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa90dd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vendramin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw350" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glyn Bengough" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel X. Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw320" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru488" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy K. Silk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1726-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vialet-Chabrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055506" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Merret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Cohen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-8-18" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hukin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri198" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678625v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hausman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.05.068" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basia Vinocur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Alatalo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Lamminm&#228;ki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Teichmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-12-r101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682688v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-5349-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3XV4KVRR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatelet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jexbot/51.348.1255" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1999.00405.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693866v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Triboulot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pritchard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;vy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1997.00647.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fauveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960204" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715164v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deri Tomos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1995.tb03038.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902053v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quiros" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meijer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carminati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839161162-00165" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753508v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03140235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-beatrice-bogeat-triboulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3015-488X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146674596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Traboulsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06799-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyuan Kong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mosciatti Jofr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quiros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Colombi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Eitelberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14094" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0266" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eckert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Paulo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ballauff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01417-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00937-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penalver" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/6379693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taylor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Donnison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Murphy-Bokern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Morgante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz146" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gerardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.05.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4278-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chvan Youssef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery272" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glyn Bengough" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2390" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01609984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa90dd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vendramin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw350" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glyn Bengough" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel X. Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw320" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru488" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy K. Silk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1726-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vialet-Chabrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055506" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Merret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Cohen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-8-18" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678625v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hausman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.05.068" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basia Vinocur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Alatalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Lamminm&#228;ki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Teichmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-12-r101" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189134v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hukin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri198" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-5349-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3XV4KVRR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatelet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jexbot/51.348.1255" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1999.00405.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693866v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Triboulot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pritchard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;vy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1997.00647.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fauveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960204" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715164v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deri Tomos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1995.tb03038.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902053v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quiros" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meijer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carminati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839161162-00165" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753508v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03140235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>