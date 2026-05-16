--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,6147 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6095 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Béatrice Bogeat-Triboulot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-beatrice-bogeat-triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3015-488X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146674596</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=0LQ6YNwAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma thématique de recherche concerne </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’acclimatation des arbres aux contraintes environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, principalement la sécheresse et l’impédance mécanique du sol. Je développe deux axes en particulier :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biologie intégrative de la réponse au déficit hydrique chez le peuplier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Je développe des approches interdisciplinaires pour identifier les réseaux de gènes impliqués dans l’acclimatation du peuplier au déficit hydrique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contrôles biophysiques, cellulaires et moléculaires de la croissance de la racine en réponse à l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J’étudie comment les contraintes édaphiques (déficit hydrique, résistance mécanique du sol) affectent les processus cellulaires à la base de la croissance primaire, division et expansion cellulaire, et les acteurs moléculaires qui les déterminent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecophysiologie - Acclimatation - Déficit hydrique - Impédance mécanique du sol</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Croissance racinaire - Cinématique de la croissance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biologie intégrative - Transcriptomique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biophysique - biomécanique - mécanobiologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Peuplier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of the poplar root system in response to a localized constraint by high gravel content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 508 (1-2), pp.293-309. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-024-06799-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force generation by a cylindrical cell under stationary osmolyte synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyuan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mosciatti Jofré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Quiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (217), pp.20240204. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2024.0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic differences in systemic root responses to mechanical obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tino Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Eitelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (6), pp.e14094. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal symbiosis prepares its host locally and systemically for abiotic cue signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116 (6), pp.1784-1803. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.16465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant root growth against a mechanical obstacle: the early growth response of a maize root facing an axial resistance is consistent with the Lockhart model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Quiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kolb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (193), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2022.0266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and tissue-specific variation of Populus nigra transcriptome profiles in response to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Wildhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria João Paulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ballauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.297. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01417-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of effect of admixture proportion and tree density on water acquisition depth for European beech (Fagus sylvatica L.) and sycamore maple (Acer pseudoplatanus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00937-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable bioenergy for climate mitigation: developing drought-tolerant trees and grasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Donnison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donal Murphy-Bokern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Morgante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (4), pp.513-520. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcz146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive and Fast Vibration Phenotyping of Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Langre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penalver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Frachisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.10. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2019/6379693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive effects of high growth rate and low transpiration rate drive differences in whole plant transpiration efficiency among black poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground overyielding in a mixed temperate forest is not explained by belowground processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 188 (4), pp.1183-1193. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-018-4278-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the epigenome and transcriptome of the poplar shoot apical meristem in response to water availability affect preferentially hormone pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon-Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (3), pp.537-551. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erx409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative dissection of variations in root growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chvan Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (21), pp.5157-5168. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes and gene clusters related to genotype and drought-induced variation in saccharification potential, lignin content and wood anatomical traits in Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Wildhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanty Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Allwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel K. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Malinowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (3), pp.320-339. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpx054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive Protocol for Kinematic Monitoring of Root Growth under Infrared Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glyn Bengough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-protocol </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (14), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21769/BioProtoc.2390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Root-Soil Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (6), 25 p. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1478-3975/aa90dd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The build-up of osmotic stress responses within the growing root apex using kinematics and RNA-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (21), pp.5961-5973. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erw350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of competition and water availability on above- and below-ground growth and functional traits of European beech at juvenile level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 382, pp.21 - 30. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un automate d’irrigation contrôle la sécheresse et quantifie la transpiration chez de jeunes arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D deformation field in growing plant roots reveals both mechanical and biological responses to axial mechanical forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glyn Bengough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel X. Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (19), pp.5605-5614. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erw320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity toward water regime: response of leaf growth and underlying candidate genes in [i]Populus[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154 (1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length and activity of the root apical meristem revealed in vivo by infrared imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (5), pp.1387-1395. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition rates in growing tissue: Implications for physiology, molecular biology, and response to environmental variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy K. Silk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 374 (1-2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1726-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental and Environmental Regulation of Aquaporin Gene Expression across Populus Species: Divergence or Redundancy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Vialet-Chabrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Merret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0055506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics of drought responses in Populus: a meta-analysis of genome-wide expression profiling in mature leaves and root apices across two genotypes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.630. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00663875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the regulation of gene expression in a growing organ using a fluid mechanics formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Merret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (Article 18), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1741-7007-8-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and histone acetylation: genotypic variations in hybrid poplars, impact of water deficit and relationships with productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon-Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (2), pp.208 ; 1-10. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual soil water depletion results in reversible changes of gene expression, protein profiles, ecophysiology and growth performance in populus euphratica, a poplar growing in arid regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Brosché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (2), pp.876-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the proteome of poplar and application to the discovery of drought-stress responsive proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (24), pp.6509-6527. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200600362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of carbohydrates in plants by high-performance anion-exchange chromatography coupled with electrospray mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hausman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1085 (1), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2005.05.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression and metabolite profiling of populus euphratica growing in the Negev desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Brosché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basia Vinocur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Alatalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airi Lamminmäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Teichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (12 article R101), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2005-6-12-r101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation vulnerability in roots and shoots: does Populus euphratica Oliv., a poplar from arid areas of Central Asia, differ from other poplar species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (418), pp.2003-2010. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eri198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance des peupliers à la sécheresse : peut-on espérer l'améliorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal ectomycorrhizal community and drought affect root hydraulic properties and soil adherence to roots of Pinus pinaster seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Garbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Marmeisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 267 (1-2), pp.213-223. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-5349-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic conductance of root and shoot measured with the transient and dynamic modes of the high-pressure flowmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.389-396. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects on hydraulic conductance and water relations of Quercus robur L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51 (348), pp.1255-1259. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jexbot/51.348.1255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a growth-induced water potential gradient in tall fescue leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 142, pp.435-439. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.1999.00405.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of different solutes to the cell osmotic pressure in tap and lateral roots of maritime pine seedlings: effects of a potassium deficiency and of an all-macronutrient deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55 (3), pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of potassium deficiency on cell water relations and elongation of tap and lateral roots of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 135 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.1997.00647.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal conductance and xylem-sap abscisic acid (ABA) in adult oak trees during a gradually imposed drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation and inhibition of pine root growth by osmotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deri Tomos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 130 (2), pp.169-175. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.1995.tb03038.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5. Root–Soil Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.165-202, 2022, Soft Matter Series, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839161162-00165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du stress osmotique et de la carence en potassium sur la croissance racinaire du pin maritime : étude biomécanique du grandissement cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN10019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrainte hydrique et croissance racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Lorraine (Nancy), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03140235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6202,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2B5AED0"/>
+    <w:nsid w:val="93EA9FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6350,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DE75943"/>
+    <w:nsid w:val="8056C191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6498,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="618C841C"/>
+    <w:nsid w:val="0F5364BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6735,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-beatrice-bogeat-triboulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3015-488X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146674596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Traboulsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06799-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyuan Kong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mosciatti Jofr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quiros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Colombi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Eitelberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14094" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0266" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eckert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Paulo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ballauff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01417-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00937-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penalver" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/6379693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taylor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Donnison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Murphy-Bokern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Morgante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz146" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gerardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.05.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4278-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chvan Youssef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery272" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glyn Bengough" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2390" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01609984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa90dd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vendramin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw350" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glyn Bengough" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel X. Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw320" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru488" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy K. Silk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1726-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vialet-Chabrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055506" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Merret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Cohen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-8-18" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678625v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hausman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.05.068" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basia Vinocur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Alatalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Lamminm&#228;ki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Teichmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-12-r101" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189134v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hukin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri198" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-5349-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3XV4KVRR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatelet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jexbot/51.348.1255" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1999.00405.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693866v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Triboulot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pritchard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;vy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1997.00647.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fauveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960204" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715164v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deri Tomos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1995.tb03038.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902053v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quiros" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meijer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carminati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839161162-00165" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753508v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03140235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-beatrice-bogeat-triboulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3015-488X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146674596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=0LQ6YNwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629750v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Traboulsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06799-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyuan Kong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mosciatti Jofr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quiros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0204" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Colombi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Eitelberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0266" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eckert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wildhagen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Paulo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ballauff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01417-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00937-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taylor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Donnison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Murphy-Bokern" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Morgante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz146" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penalver" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/6379693" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gerardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.05.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4278-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chvan Youssef" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanty Paul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allwright" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malinowska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glyn Bengough" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2390" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01609984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa90dd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499076v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vendramin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw350" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glyn Bengough" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel X. Dupuy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw320" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru488" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy K. Silk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1726-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vialet-Chabrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055506" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964820v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Merret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Cohen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-8-18" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009101" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658086v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678625v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hausman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.05.068" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basia Vinocur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Alatalo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Lamminm&#228;ki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Teichmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-12-r101" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hukin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri198" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-5349-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3XV4KVRR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatelet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jexbot/51.348.1255" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1999.00405.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687419v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693866v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Triboulot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pritchard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;vy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1997.00647.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696307v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fauveau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960204" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deri Tomos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.1995.tb03038.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quiros" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meijer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carminati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839161162-00165" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753508v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10019" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03140235v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>