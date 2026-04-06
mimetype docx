--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -398,966 +398,966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-marine Ostracoda (Crustacea) collected from the Camargue, southern France, with four species new to France</w:t>
+                <w:t xml:space="preserve">Synchrotron X-ray tomography sheds light on the phylogenetic affinities of the enigmatic thylacocephalans within Pancrustacea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Meisch</w:t>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkhard Scharf</w:t>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Czajkowska</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des naturalistes luxembourgeois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59513/snl.2025.127.107⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2058), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356518v1</w:t>
+                <w:t xml:space="preserve">hal-05364525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Bythocytheridae (Ostracoda: Podocopida) from Southwestern Atlantic deep-sea sediments off Brazil. Part 1: tribes Bythocytherini Sars, 1926 and Jonesini Schornikov, 1981</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Deep-sea Ostracoda from the Talisman and Travailleur collections of the Muséum national d'Histoire naturelle, Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simone Nunes Brandão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nauplius</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2358-2936e20240539⟩</w:t>
+              <w:t xml:space="preserve">Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (4), pp.405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47894/mpal.71.4.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210998v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The earliest sponge spicule tufts from the Cambrian Lower Yanjiahe Formation, Three Gorges area, South China</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine ostracod faunas through the Late Devonian extinction events. Part II: the Hangenberg event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeoworld</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palwor.2025.200995⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 268, pp.105172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2025.105172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211002v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Big Questions in paleontology: a community-driven project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Araújo</w:t>
+                <w:t xml:space="preserve">The earliest sponge spicule tufts from the Cambrian Lower Yanjiahe Formation, Three Gorges area, South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Zhang Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan-Shan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/pab.2025.10042⟩</w:t>
+              <w:t xml:space="preserve">Palaeoworld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.200995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palwor.2025.200995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484799v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Permian darwinulocopines (Crustacea: Ostracoda) from the Rio do Rasto Formation, Brazil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying the Big Questions in paleontology: a community-driven project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jansen Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dowding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelhady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Abondio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paleobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (3), pp.408-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pab.2025.10042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05270283v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray tomography sheds light on the phylogenetic affinities of the enigmatic thylacocephalans within Pancrustacea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Late Permian darwinulocopines (Crustacea: Ostracoda) from the Rio do Rasto Formation, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Naumcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Antonio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364525v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-sea Ostracoda from the Talisman and Travailleur collections of the Muséum national d'Histoire naturelle, Paris, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Holocene Bythocytheridae (Ostracoda: Podocopida) from Southwestern Atlantic deep-sea sediments off Brazil. Part 1: tribes Bythocytherini Sars, 1926 and Jonesini Schornikov, 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geise de Santana Dos Anjos-Zerfass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Nunes Brandão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47894/mpal.71.4.07⟩</w:t>
+              <w:t xml:space="preserve">Nauplius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2358-2936e20240539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210997v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ostracod faunas through the Late Devonian extinction events. Part II: the Hangenberg event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-marine Ostracoda (Crustacea) collected from the Camargue, southern France, with four species new to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Meisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Scharf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Czajkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvis Guillam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marlene Hoehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 268, pp.105172. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société des naturalistes luxembourgeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.107 - 138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2025.105172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59513/snl.2025.127.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05270272v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracods from the Cassian formation (Carnian, Late Triassic)</w:t>
               </w:r>
@@ -1415,438 +1415,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods, brachiopods ( Peregrinella ) and scolecodonts from the Early Cretaceous cold seeps of Curnier, France</w:t>
+                <w:t xml:space="preserve">Triassic ostracods from the southeastern Tethys: the Timor-Leste record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Gaspard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
+                <w:t xml:space="preserve">Eujay Mccartain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W Haig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2025015⟩</w:t>
+              <w:t xml:space="preserve">Alcheringa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03115518.2025.2522389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435825v1</w:t>
+                <w:t xml:space="preserve">hal-05211000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triassic ostracods from the southeastern Tethys: the Timor-Leste record</w:t>
+                <w:t xml:space="preserve">Middle Triassic ostracods from Yunnan, South China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David W Haig</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jinyuan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyu Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcheringa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03115518.2025.2522389⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03115518.2025.2488055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211000v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Triassic ostracods from Yunnan, South China</w:t>
+                <w:t xml:space="preserve">Ostracods, brachiopods ( Peregrinella ) and scolecodonts from the Early Cretaceous cold seeps of Curnier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Junyu Wan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiyue Zhang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danièle Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcheringa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 196, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03115518.2025.2488055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2025015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210996v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracod communities through a cold fluid seepage during the Late Jurassic: the Sahune site (Drôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1887,477 +1887,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byne’s decay on the d’Orbigny’s foraminifera collection at the MNHN, Paris: from the collection assessment to the reproduction of damage by artificial ageing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.B. Forel</w:t>
+                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte – Corrigendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Curator</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 943, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2024.943.2605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860123v1</w:t>
+                <w:t xml:space="preserve">hal-04700864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triebelina indopacifica and Triebelina porinetia sp. nov. (Ostracoda) from French Polynesia and first insight into their pore systems</w:t>
+                <w:t xml:space="preserve">Ornate Bairdiidae (Ostracoda) in 3 dimensions: exploring carapace morphology and pore canals of Triebelina van den Bold, 1946, Nodobairdia Kollmann, 1963 and Mirabairdia Kollmann, 1963</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poulet-Crovisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Korat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Maddocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5501.1.3⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2024v23a11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713817v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte – Corrigendum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triebelina indopacifica and Triebelina porinetia sp. nov. (Ostracoda) from French Polynesia and first insight into their pore systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2024.943.2605⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5501 (1), pp.56-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5501.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700864v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornate Bairdiidae (Ostracoda) in 3 dimensions: exploring carapace morphology and pore canals of Triebelina van den Bold, 1946, Nodobairdia Kollmann, 1963 and Mirabairdia Kollmann, 1963</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lidija Korat</w:t>
+                <w:t xml:space="preserve">Byne’s decay on the d’Orbigny’s foraminifera collection at the MNHN, Paris: from the collection assessment to the reproduction of damage by artificial ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Maddocks</w:t>
+                <w:t xml:space="preserve">Clara Hairie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geological Curator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713815v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new chemosynthetic community (ostracods, foraminifers, echinoderms) from Late Jurassic hydrocarbon seeps, south-eastern France Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Gale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2428,222 +2428,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judahella kangpla : a new marine ostracod from the Upper Triassic of Thailand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcheringa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03115518.2023.2283470⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 898, pp.2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2023.898.2295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713818v1</w:t>
+                <w:t xml:space="preserve">hal-04263920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Judahella kangpla : a new marine ostracod from the Upper Triassic of Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 898, pp.2295. </w:t>
+              <w:t xml:space="preserve">Alcheringa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (1), pp.94-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/ejt.2023.898.2295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03115518.2023.2283470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263920v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene deep-sea ostracods of the São Paulo Ridge, São Paulo Plateau, and Rio Grande Rise, southwestern Atlantic Ocean</w:t>
               </w:r>
@@ -2746,51 +2746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine ostracods from the Khao Pathawi Limestone (Late Triassic), central Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisong Chitnarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 80, pp.100738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2837,51 +2837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Permian and Triassic history of the ostracod genus Liuzhinia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisong Chitnarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 78, pp.100714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3043,1227 +3043,1227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Permian and Triassic record of drilling predation on ostracods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ostracoda (Crustacea) from the Lower Jurassic of northeastern Thailand: stratigraphic and paleoenvironmental implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rattanaphorn Hanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patteera Ketmuangmoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria da Saudade Araújo Santos Maranhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2022.102113⟩</w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75, pp.100611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2022.100611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818630v1</w:t>
+                <w:t xml:space="preserve">hal-03818531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoughts on the Late Paleozoic-Early Mesozoic records of deep-sea ostracods</w:t>
+                <w:t xml:space="preserve">A unique diversity hotspot for Polycopidae (Ostracoda) in the Triassic of North Dobrogea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Gradinaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micropaleontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (6), pp.995-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08912963.2021.1959577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47894/mpal.68.3.02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818527v1</w:t>
+                <w:t xml:space="preserve">hal-03818528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique diversity hotspot for Polycopidae (Ostracoda) in the Triassic of North Dobrogea</w:t>
+                <w:t xml:space="preserve">Thoughts on the Late Paleozoic-Early Mesozoic records of deep-sea ostracods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Gradinaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47894/mpal.68.3.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08912963.2021.1959577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818528v1</w:t>
+                <w:t xml:space="preserve">hal-03818527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracoda (Crustacea) from the Lower Jurassic of northeastern Thailand: stratigraphic and paleoenvironmental implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rattanaphorn Hanta</w:t>
+                <w:t xml:space="preserve">Late Devonian–early Carboniferous ostracods (Crustacea) from South China: taxonomy, diversity and implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patteera Ketmuangmoon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+                <w:t xml:space="preserve">Junjun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2022.100611⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 804, pp.1 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2022.804.1689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818531v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Devonian–early Carboniferous ostracods (Crustacea) from South China: taxonomy, diversity and implications.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the Permian and Triassic record of drilling predation on ostracods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Junjun Song</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+                <w:t xml:space="preserve">Maria da Saudade Araújo Santos Maranhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 804, pp.1 - 62. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.102113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/ejt.2022.804.1689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2022.102113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609715v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ostracods from the Ladinian of Slovenia</w:t>
+                <w:t xml:space="preserve">OSTRACODS FROM THE LATE TRIASSIC (NORIAN) OF YUKON, CANADA: NEW TAXONOMIC AND PALAEOBIOGEOGRAPHIC INSIGHTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo del Piero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tea Kolar-Jurkovsek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Jurkovsek</w:t>
+                <w:t xml:space="preserve">Rossana Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2022.100691⟩</w:t>
+              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54103/2039-4942/15439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818532v1</w:t>
+                <w:t xml:space="preserve">hal-03818625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSTRACODS FROM THE LATE TRIASSIC (NORIAN) OF YUKON, CANADA: NEW TAXONOMIC AND PALAEOBIOGEOGRAPHIC INSIGHTS</w:t>
+                <w:t xml:space="preserve">Marine ostracods from the Ladinian of Slovenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Kolar-Jurkovsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossana Martini</w:t>
+                <w:t xml:space="preserve">Bogdan Jurkovsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (2), </w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54103/2039-4942/15439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2022.100691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818625v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Permian ostracods (Crustacea) from the Guadalupe Mountains, West Texas, USA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ostracods like ghosts in their shells: input of X-ray computed tomography for taxonomy and taphonomy of Early Triassic Hollinella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Crasquin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poulet-Crovisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Korat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2021.770.1499⟩</w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72, pp.100528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2021.100528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357768v1</w:t>
+                <w:t xml:space="preserve">hal-03818638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods like ghosts in their shells: input of X-ray computed tomography for taxonomy and taphonomy of Early Triassic Hollinella</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Middle Permian ostracods (Crustacea) from the Guadalupe Mountains, West Texas, USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Tarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lidija Korat</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Nestell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlynd Nestell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72, pp.100528. </w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 770, pp.1-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2021.100528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2021.770.1499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818638v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHAETIAN FORAMINIFERS FROM THE WESTERN BLACK SEA SHELF: NEW EVIDENCE FOR HETEROZOAN CARBONATE FACTORIES IN THE PALAEOTETHYS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent ostracods (Crustacea) from the southwestern coast of Peninsular Thailand (Satun Province), Andaman Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lidija Korat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13130/2039-4942/16717⟩</w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72, pp.100526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2021.100526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004391v1</w:t>
+                <w:t xml:space="preserve">hal-03818632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent ostracods (Crustacea) from the southwestern coast of Peninsular Thailand (Satun Province), Andaman Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RHAETIAN FORAMINIFERS FROM THE WESTERN BLACK SEA SHELF: NEW EVIDENCE FOR HETEROZOAN CARBONATE FACTORIES IN THE PALAEOTETHYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Gale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Grădinaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Kolar-Jurkovšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Korat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72, pp.100526. </w:t>
+              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (3), pp.673-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2021.100526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13130/2039-4942/16717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818632v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of early Triassic Thylacocephala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4271,51 +4271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 127 (1), pp.73-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4343,858 +4343,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Radiolarian and Conodont Biostratigraphy of the Middle to Late Permian Linghao Formation in Northwestern Guangxi, South China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Zhang</w:t>
+                <w:t xml:space="preserve">Morphology and anatomy of the Late Jurassic Mayrocaris bucculata (Eucrustacea?, Thylacocephala) with comments on the tagmosis of Thylacocephala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Wu</w:t>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongxun Yuan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joachim Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geologica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-6724.14721⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.289-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2021.1910584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559691v1</w:t>
+                <w:t xml:space="preserve">hal-03236802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and anatomy of the Late Jurassic Mayrocaris bucculata (Eucrustacea?, Thylacocephala) with comments on the tagmosis of Thylacocephala</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laville</w:t>
+                <w:t xml:space="preserve">Integrated Radiolarian and Conodont Biostratigraphy of the Middle to Late Permian Linghao Formation in Northwestern Guangxi, South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolin Haug</w:t>
+                <w:t xml:space="preserve">Marie Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Haug</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (4), pp.289-320. </w:t>
+              <w:t xml:space="preserve">Acta Geologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (6), pp.1984-1997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14772019.2021.1910584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-6724.14721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236802v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded by crises: An overview of the evolution of marine ostracods during the Triassic</w:t>
+                <w:t xml:space="preserve">Aras Valley (northwest Iran): high-resolution stratigraphy of a continuous central Tethyan Permian–Triassic boundary section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-B. Forel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jana Gliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Ghaderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucyna Leda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schobben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2020.101925⟩</w:t>
+              <w:t xml:space="preserve">Mitteilungen aus dem Museum für Naturkunde in Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.33-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/fr-23-33-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990620v1</w:t>
+                <w:t xml:space="preserve">mnhn-02557646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods after the end-Permian extinction in South China: insights into non-microbial survival</w:t>
+                <w:t xml:space="preserve">Late Triassic ostracods from the Lycian Nappes, southwestern Turkey: implications on taxonomy and palaeobiogeographical distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jianxin Yu</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47894/mpal.66.5.02⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098322v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aras Valley (northwest Iran): high-resolution stratigraphy of a continuous central Tethyan Permian–Triassic boundary section</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ostracods from the ‘Raibl Beds’ (Carnian, Late Triassic) of Belca section in Karavanke Mountains, northwestern Slovenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Kolar-Jurkovšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Jurkovsek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungen aus dem Museum für Naturkunde in Berlin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/fr-23-33-2020⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (21), pp.377-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557646v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Triassic ostracods from the Lycian Nappes, southwestern Turkey: implications on taxonomy and palaeobiogeographical distribution</w:t>
+                <w:t xml:space="preserve">Ostracods after the end-Permian extinction in South China: insights into non-microbial survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Moix</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bercovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxin Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020035⟩</w:t>
+              <w:t xml:space="preserve">Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (5), pp.377-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47894/mpal.66.5.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098380v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods from the ‘Raibl Beds’ (Carnian, Late Triassic) of Belca section in Karavanke Mountains, northwestern Slovenia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Jurkovsek</w:t>
+                <w:t xml:space="preserve">Bounded by crises: An overview of the evolution of marine ostracods during the Triassic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (21), pp.377-407. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2020.101925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098371v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of palaeo-redox and diagenetic conditions on the spatial distribution of Cambrian biotas: A case study from the upper Shuijingtuo Formation (Cambrian Series 2, Stage 3), Three Gorges area of South China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maliha Zareen Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5340,90 +5340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracods from the end‐Permian mass extinction in the Aras Valley section (north‐west Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Gliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Ghaderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5483,51 +5483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhaetian (Late Triassic) ostracods (Crustacea, Ostracoda) from the offshore prolongation of the North Dobrogean Orogen into the Romanian Black Sea shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Grădinaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 727, pp.1 - 83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5555,836 +5555,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of palaeo-redox and diagenetic conditions on the spatial distribution of Cambrian biotas: A case study from the upper Shuijingtuo Formation (Cambrian Series 2, Stage 3), Three Gorges area of South China</w:t>
+                <w:t xml:space="preserve">Diverse cuticular remains in Cambrian (Series 2) SSF assemblages from China and the pioneer metazoan colonization of offshore environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maliha Zareen Khan</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats E Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinglai Feng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cui Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818671v1</w:t>
+                <w:t xml:space="preserve">hal-03098237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse cuticular remains in Cambrian (Series 2) SSF assemblages from China and the pioneer metazoan colonization of offshore environments</w:t>
+                <w:t xml:space="preserve">Influence of palaeo-redox and diagenetic conditions on the spatial distribution of Cambrian biotas: A case study from the upper Shuijingtuo Formation (Cambrian Series 2, Stage 3), Three Gorges area of South China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mats E Eriksson</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maliha Zareen Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinglai Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cui Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03098237v1</w:t>
+                <w:t xml:space="preserve">hal-03818671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digging into the ancestral stocks of Jurassic lineages: ostracods (Crustacea) from Carnian (Late Triassic) sponge mounds from the Maantang Formation (South China)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbialites and associated facies of the Late Ordovician system in Thailand: paleoenvironments and paleogeographic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitipon Noipow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitikan Junrattanamanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2019009⟩</w:t>
+              <w:t xml:space="preserve">Facies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10347-019-0579-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098390v1</w:t>
+                <w:t xml:space="preserve">mnhn-02557648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbialites and associated facies of the Late Ordovician system in Thailand: paleoenvironments and paleogeographic implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+                <w:t xml:space="preserve">Digging into the ancestral stocks of Jurassic lineages: ostracods (Crustacea) from Carnian (Late Triassic) sponge mounds from the Maantang Formation (South China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitipon Noipow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+                <w:t xml:space="preserve">Ben Thuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thitikan Junrattanamanee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Max Wisshak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65 (3), </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10347-019-0579-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2019009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557648v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of ostracods (Crustacea) associated with Bithynian (Anisian, Middle Triassic) Tubiphytes -microbial reef in the North Dobrogean Orogen (Romania)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and paleoenvironmental significance of Middle Triassic ostracods (Crustacea) from northern Thailand: Pha Kan Formation (Anisian, Lampang Group)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patteera Ketmuangmoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugen Grădinaru</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachya Tepnarong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spp2.1103⟩</w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.3-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02557635v1</w:t>
+                <w:t xml:space="preserve">mnhn-02557640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and paleoenvironmental significance of Middle Triassic ostracods (Crustacea) from northern Thailand: Pha Kan Formation (Anisian, Lampang Group)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carnian (Late Triassic) ostracods from the Sorgun Ophiolitic Mélange (Southern Turkey): Taxonomy, palaeoenvironment, and evidence of predation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Prachya Tepnarong</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Ozsvárt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26879/852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557640v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02557634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnian (Late Triassic) ostracods from the Sorgun Ophiolitic Mélange (Southern Turkey): Taxonomy, palaeoenvironment, and evidence of predation</w:t>
+                <w:t xml:space="preserve">First report of ostracods (Crustacea) associated with Bithynian (Anisian, Middle Triassic) Tubiphytes -microbial reef in the North Dobrogean Orogen (Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Moix</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Grădinaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (2), </w:t>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.211-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26879/852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/spp2.1103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557634v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02557635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovering the Lys collection in the Muséum national d'Histoire naturelle (Paris, France): first report on Middle Permian ostracods from occidental Hindu Kush, Afghanistan</w:t>
               </w:r>
@@ -6448,90 +6448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracods (Crustacea) of the Early-Middle Permian (Cisarulian-Guadalupian) from Central Thailand (Indochina Block): Part II, Orders Podocopida, Platycopida and Myodocopida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisong Chitnarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prachya Tepnarong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (4), pp.651 - 690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6559,724 +6559,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species of Hollinella (Palaeocopida: Ostracoda: Crustacea) as stratigraphical indices of the Late Permian–Early Triassic post-extinction interval</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of a long-term refuge for ostracods (Crustacea) after the end-Permian extinction: a unique Carnian (Late Triassic) fauna from the Mersin Mélange, southern Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aihua Yuan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">U. Kagan Tekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cengiz Okuyucu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yavuz Bedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaettin Tuncer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16 (3), pp.213-224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1283648⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.9-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1391342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052760v1</w:t>
+                <w:t xml:space="preserve">hal-02108747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a long-term refuge for ostracods (Crustacea) after the end-Permian extinction: a unique Carnian (Late Triassic) fauna from the Mersin Mélange, southern Turkey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species of Hollinella (Palaeocopida: Ostracoda: Crustacea) as stratigraphical indices of the Late Permian–Early Triassic post-extinction interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaettin Tuncer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aihua Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Nestell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlynd Nestell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.9-58. </w:t>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.213-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1391342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1283648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108747v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precocious sexual dimorphism and the Lilliput effect in Neo-Tethyan Ostracoda (Crustacea) through the Permian-Triassic boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrestrial paleoenvironment characterization across the Permian–Triassic boundary in South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bercovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucia Angiolini</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Gaetani</w:t>
+                <w:t xml:space="preserve">Vivi Vajda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 58 (3), pp.409-454. </w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98, pp.225-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pala.12151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02325557v1</w:t>
+                <w:t xml:space="preserve">mnhn-02557639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on the Chu et al., paper “Lilliput effect in freshwater ostracods during the Permian–Triassic extinction” [Palaeogeography, Palaeoclimatology, Palaeoecology 435 (2015): 38–52]</w:t>
+                <w:t xml:space="preserve">Precocious sexual dimorphism and the Lilliput effect in Neo-Tethyan Ostracoda (Crustacea) through the Permian-Triassic boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Angiolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Gaetani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.07.051⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (3), pp.409-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02325550v1</w:t>
+                <w:t xml:space="preserve">mnhn-02325557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial paleoenvironment characterization across the Permian–Triassic boundary in South China</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on the Chu et al., paper “Lilliput effect in freshwater ostracods during the Permian–Triassic extinction” [Palaeogeography, Palaeoclimatology, Palaeoecology 435 (2015): 38–52]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vivi Vajda</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 98, pp.225-246. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 440, pp.860-862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557639v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02325550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of post-extinction microbialites as a powerful tool to assess the oxygenation of shallow marine water in the immediate aftermath of the end-Permian mass extinction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Kershaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 104 (4), pp.1025-1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7304,373 +7304,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods (Crustacea) through Permian – Triassic events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterochronic growth of ostracods (Crustacea) from microbial deposits in the aftermath of the end-Permian extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 137, pp.52-64. </w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp.315-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2013.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2014.902400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02325639v1</w:t>
+                <w:t xml:space="preserve">mnhn-02557650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower triassic (Olenekian) microfauna from Jadar block (Gucevo mt., Nw serbia)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ostracods (Crustacea) through Permian – Triassic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales géologiques de la Péninsule balkanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/GABP1475001S⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2013.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02557651v1</w:t>
+                <w:t xml:space="preserve">mnhn-02325639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterochronic growth of ostracods (Crustacea) from microbial deposits in the aftermath of the end-Permian extinction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lower triassic (Olenekian) microfauna from Jadar block (Gucevo mt., Nw serbia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Sudar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Kolar-Jurkovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Jurkovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divna Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (4), pp.315-349. </w:t>
+              <w:t xml:space="preserve">Annales géologiques de la Péninsule balkanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14772019.2014.902400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2298/GABP1475001S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557650v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02557651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the aftermath of the end-Permian extinction: the microbialite refuge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kershaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7755,51 +7755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity evolution through the Permian-Triassic boundary event: ostracods from the Bükk Mountains, Hungary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Hips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7954,64 +7954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Acidification and the End-Permian Mass Extinction: To What Extent does Evidence Support Hypothesis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Kershaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8162,64 +8162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbialites and global environmental change across the Permian-Triassic boundary: a synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Kershaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8302,398 +8302,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracod recovery after Permian-Triassic boundary mass-extinction : The South Tibet record.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">In the aftermath of Permian-Triassic boundary mass-extinction: new ostracod (Crustacea) genus and species from South Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.02.013⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (2), pp.247-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/g2011n2a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721810v1</w:t>
+                <w:t xml:space="preserve">mnhn-02326941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the aftermath of Permian-Triassic boundary mass-extinction: new ostracod (Crustacea) genus and species from South Tibet</w:t>
+                <w:t xml:space="preserve">Lower Triassic ostracods (Crustacea) from the Meishan section, Permian–Triassic boundary GSSP (Zhejiang Province, South China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/g2011n2a3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3), pp.455-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2010.526638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02326941v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02326994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Triassic ostracods (Crustacea) from the Meishan section, Permian–Triassic boundary GSSP (Zhejiang Province, South China)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Ostracod recovery after Permian-Triassic boundary mass-extinction : The South Tibet record.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 308 (1-2), pp.160-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14772019.2010.526638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02326994v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earliest Triassic microbialites in Çürük Dag, southern Turkey: composition, sequences and controls on formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kershaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8782,64 +8782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracods (Crustacea) through Permian-Triassic boundary in South China: the Meishan stratotype (Zhejiang Province).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Yuan A. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8906,355 +8906,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbialites as disaster forms in anachronistic facies following the end-Permian mass extinction: a discussion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Crasquin</w:t>
+                <w:t xml:space="preserve">Microbialites as disaster forms in anachronistic facies following the end-Permian mass extinction: a discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Qinglai Feng</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 56 (6), pp.809-813. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 56 (6), pp.809-813</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02327180v1</w:t>
+                <w:t xml:space="preserve">hal-00548795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbialites as disaster forms in anachronistic facies following the end-Permian mass extinction: a discussion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbialites as disaster forms in anachronistic facies following the end-Permian mass extinction: a discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kershaw</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Q. Feng</w:t>
+                <w:t xml:space="preserve">Y Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglai Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 56 (6), pp.809-813</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 56 (6), pp.809-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08120090903002623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00548795v1</w:t>
+                <w:t xml:space="preserve">mnhn-02327180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracods (Crustacea) and water oxygenation in the earliest Triassic of South China: implications for oceanic events at the end-Permian mass extinction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kershaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9333,77 +9333,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pérégrinations des foraminifères d'Alcide d'Orbigny : une approche historique pour comprendre la dégradation d'une collection patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9441,90 +9441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation de Byne : apport du rayonnement synchrotron à l'étude des sels de calcium sur des spécimens exposés aux COVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9562,64 +9562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the phylogenetic affinities of the enigmatic Thylacocephala: Synchrotron X-ray tomography sheds light on the tagmatisation of thylacocephalans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9651,51 +9651,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenting the alteration of Georges Deflandre's microscope slides: a way to assess the most durable mounting method?</w:t>
+                <w:t xml:space="preserve">La collection de lames de microscopie de Georges Deflandre : durabilité des milieux de montage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Thelliez</w:t>
@@ -9730,1165 +9730,1165 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPNHC2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Collections de Sciences de la Terre : pétrologie, minéralogie, paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Villers sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03892603v1</w:t>
+                <w:t xml:space="preserve">insu-03892624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D exploration of the pores of recent and fossil ornate Bairdiidae (Ostracoda)</w:t>
+                <w:t xml:space="preserve">200 ans de collecte de sédiments en zone arctique : les collections de Micropaléontologie du MNHN (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lidija Korat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Palaeontological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t>
+              <w:t xml:space="preserve">Colloque Collections de Sciences de la Terre: pétrologie, minéralogie, paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Villers sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03892630v1</w:t>
+                <w:t xml:space="preserve">insu-03892619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracoda (Crustacea) from the Corumbataì Formation of the Paraná Basin, State of Goías, Central Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+                <w:t xml:space="preserve">The foraminifer and ostracod collections of the Muséum national d'Histoire naturelle, Paris : a key but fragile scientific heritage in a context of global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Hairie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, LYON, France</w:t>
+              <w:t xml:space="preserve">Heritage for the future, Science for Heritage, A European Adventure for Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03892617v1</w:t>
+                <w:t xml:space="preserve">hal-03826957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rediscovery of Palaeocypris edwardsii Brongniart, 1876, or how collection digitization can have an unexpected benefit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renate Matzke-Karasz</w:t>
+                <w:t xml:space="preserve">The impact of the Late Devonian Hangenberg anoxic event on ostracod faunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin S. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, LYON, France</w:t>
+              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jul 2022, Lyon, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03892613v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the Late Devonian Hangenberg anoxic event on ostracod faunas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+                <w:t xml:space="preserve">Résoudre les affinités phylogénétiques des thylacocéphales: apport des données 3D à la connaissance de la tagmatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jul 2022, Lyon, France. pp.20</w:t>
+              <w:t xml:space="preserve">2ème Journée MICMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754037v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection de lames de microscopie de Georges Deflandre : durabilité des milieux de montage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Thelliez</w:t>
+                <w:t xml:space="preserve">Permian ostracods from limestones associated with a coal deposit, Tak Fa Formation (Guadalupian), central Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachya Tepnarong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Collections de Sciences de la Terre : pétrologie, minéralogie, paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Villers sur Mer, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03892624v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03892595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The foraminifer and ostracod collections of the Muséum national d'Histoire naturelle, Paris : a key but fragile scientific heritage in a context of global warming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rouchon</w:t>
+                <w:t xml:space="preserve">The rediscovery of Palaeocypris edwardsii Brongniart, 1876, or how collection digitization can have an unexpected benefit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Matzke-Karasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin S. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage for the future, Science for Heritage, A European Adventure for Research and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826957v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03892613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">200 ans de collecte de sédiments en zone arctique : les collections de Micropaléontologie du MNHN (Paris)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ostracoda (Crustacea) from the Corumbataì Formation of the Paraná Basin, State of Goías, Central Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalhães de Almeida C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dermeval Aparecido Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Collections de Sciences de la Terre: pétrologie, minéralogie, paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Villers sur Mer, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03892619v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03892617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résoudre les affinités phylogénétiques des thylacocéphales: apport des données 3D à la connaissance de la tagmatisation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Documenting the alteration of Georges Deflandre's microscope slides: a way to assess the most durable mounting method?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thelliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sablier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée MICMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">SPNHC2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678631v1</w:t>
+                <w:t xml:space="preserve">insu-03892603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permian ostracods from limestones associated with a coal deposit, Tak Fa Formation (Guadalupian), central Thailand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D exploration of the pores of recent and fossil ornate Bairdiidae (Ostracoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Prachya Tepnarong</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poulet-Crovisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Korat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th International Palaeontological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03892595v1</w:t>
+                <w:t xml:space="preserve">insu-03892630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the tagmatisation and the phylogenetic affinities of Thylacocephala: input from 3D data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The Triassic Thylacocephalans from Slovenia: implications for their evolution and diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaž Hitij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rok Gašparič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jure Žalohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03769236v1</w:t>
+                <w:t xml:space="preserve">mnhn-03769228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Triassic Thylacocephalans from Slovenia: implications for their evolution and diversification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Resolving the tagmatisation and the phylogenetic affinities of Thylacocephala: input from 3D data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03769228v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03769236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearly 200 years of sediment collecting in the Arctic area: the Micropaleontology collections in the MNHN (Paris)</w:t>
               </w:r>
@@ -11012,77 +11012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie de Byne : le cas de la collection de foraminifères d'Alcide d'Orbigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11133,77 +11133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcide d'Orbigny and the Paris Foraminifera: story of a collection under Byne attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11267,64 +11267,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Permian and Triassic record of drilling predation on ostracods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria da Saudade Araújo Santos Maranhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11343,558 +11343,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03892597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie à rayons X et microfossiles : Application aux foraminifères et aux ostracodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhaetian (Late Triassic) ostracods (Crustacea, Ostracoda) from the offshore prolongation of North Dobrogean Orogen into the Romanian Black Sea shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Gradinaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Korat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588247v1</w:t>
+                <w:t xml:space="preserve">hal-03588183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ostracodes (Crustacea) de la transition Dévonien-Carbonifère en Chine du Sud (Dushan, Guizhou) : Taxinomie, diversité et implications paléoenvironnementales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+                <w:t xml:space="preserve">Diversité et distribution des thylacocéphales du Trias inférieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des jeunes chercheurs du Muséum national d'Histoire naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France. pp.56</w:t>
+              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583144v1</w:t>
+                <w:t xml:space="preserve">hal-03436511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La paléobiogéographie des ostracodes (Crustacea) à la transition Frasnien-Famennien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+                <w:t xml:space="preserve">Tomographie à rayons X et microfossiles : Application aux foraminifères et aux ostracodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poulet-Crovisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.664</w:t>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583236v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhaetian (Late Triassic) ostracods (Crustacea, Ostracoda) from the offshore prolongation of North Dobrogean Orogen into the Romanian Black Sea shelf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La paléobiogéographie des ostracodes (Crustacea) à la transition Frasnien-Famennien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lidija Korat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588183v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et distribution des thylacocéphales du Trias inférieur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher Smith</w:t>
+                <w:t xml:space="preserve">Les ostracodes (Crustacea) de la transition Dévonien-Carbonifère en Chine du Sud (Dushan, Guizhou) : Taxinomie, diversité et implications paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès des jeunes chercheurs du Muséum national d'Histoire naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436511v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ostracodes (Crustacea) de la transition Dévonien-Carbonifère en Chine du Sud (Dushan, Guizhou) : Taxinomie, diversité et implications paléoenvironnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11926,355 +11926,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine sediments in the micropaleontology collections of the Muséum national d'Histoire naturelle: overview and potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ostracodes (Crustacea) de la transition Dévonien-Carbonifère en Chine du Sud (Dushan, Guizhou) : Taxinomie, diversité et implications paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée MICMAC, micro- et macro-crustacés : biodiversité, évolution, environnements. Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588073v1</w:t>
+                <w:t xml:space="preserve">hal-03583172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thylacocéphales de La Voulte-sur-Rhône (Ardèche) : systématique, anatomie et paléobiologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine sediments in the micropaleontology collections of the Muséum national d'Histoire naturelle: overview and potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588063v1</w:t>
+                <w:t xml:space="preserve">hal-03588073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ostracodes (Crustacea) de la transition Dévonien-Carbonifère en Chine du Sud (Dushan, Guizhou) : Taxinomie, diversité et implications paléoenvironnementales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+                <w:t xml:space="preserve">Les thylacocéphales de La Voulte-sur-Rhône (Ardèche) : systématique, anatomie et paléobiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MICMAC, micro- et macro-crustacés : biodiversité, évolution, environnements. Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583172v1</w:t>
+                <w:t xml:space="preserve">hal-03588063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into thylacocephalan anatomy: new look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Meeting of Early-stage Researchers in Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12299,51 +12299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concavicaris woodfordi (Euarthropoda: Pancrustacea?) insight into the thylacocephalan anatomy using micro-computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Hegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12351,51 +12351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Darroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12420,90 +12420,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau regard sur l'anatomie du thylacocéphale Concavicaris woodfordi (Cooper, 1932): apport de la microtomographie à rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12528,77 +12528,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thylacocephalans from the La Voulte-sur-Rhône Lagerstätte (Ardèche, France): taxonomy, anatomy and palaeobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Meeting of the Palaeontological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12623,51 +12623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracods (Crustacea) through Permian - Triassic events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12699,381 +12699,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracodes (Crustacea) et événements de la limite Permien – Trias: extinctions et récupération.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Middle Triassic ostracods from the North Dobrogean Orogen (Romania): between long-term survival and emergence of Triassic taxa. International Congress of Palaeontology IPC5 “The Fossil Week” Paris, Abstract book: 109</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.G. Sebe-Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Gradunaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">ICP5 - The Fossil Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329161v1</w:t>
+                <w:t xml:space="preserve">hal-02328728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Triassic ostracods from the North Dobrogean Orogen (Romania): between long-term survival and emergence of Triassic taxa. International Congress of Palaeontology IPC5 “The Fossil Week” Paris, Abstract book: 109</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Ostracodes (Crustacea) et événements de la limite Permien -Trias: extinctions et récupération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugen Gradunaru</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP5 - The Fossil Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">RST Réunion des Sciences de la terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328728v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracodes (Crustacea) et événements de la limite Permien -Trias: extinctions et récupération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Ostracodes (Crustacea) et événements de la limite Permien – Trias: extinctions et récupération.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST Réunion des Sciences de la terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613969v1</w:t>
+                <w:t xml:space="preserve">hal-02329161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracod diversity and environmental conditions of the Aras Valley section (NW-Iran) during the end-Permian mass extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schobben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Ghaderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Palaeontology IPC5 “The Fossil Week”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.110</w:t>
@@ -13128,64 +13128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana-Gabriela Sebe-Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Gradinaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fossil Week - IPC5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13210,90 +13210,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early to Middle Permian ostracods (crustaceans) of Indochina terrane, central and northeastern Thailand: implication for palaeobiogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisong Chitnarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prachya Tepnarong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Palaeontology IPC5 “The Fossil Week” Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13350,77 +13350,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BYNESIAN DECAY : The Case of Alcide d’Orbigny’s foraminifera collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13471,64 +13471,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The palaeobiogeography of Late Devonian and Early Carboniferous marine ostracods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13566,90 +13566,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Triassic thylacocephalans from Slovenia: implications for their evolution and diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaž Hitij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomaž Hitij</w:t>
+                <w:t xml:space="preserve">Rok Gašparič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jure Žalohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13691,90 +13691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byne's Decay : The Case of Alcide d’Orbigny’s Foraminiferal Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13848,51 +13848,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropaléontologie et nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poulet-Crovisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14038,51 +14038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 191, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14139,64 +14139,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fascinants crustacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences. pp.232, 2025, 9782759837106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14259,51 +14259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missions en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14363,77 +14363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chine du Sud : plongée dans les mers de la fin de l’ère Primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Guillam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.44-45, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14753,51 +14753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crustacés fossiles à la lumière des nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15118,51 +15118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropaléontologie et paléobiogéographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15283,51 +15283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66ABB5C5"/>
+    <w:nsid w:val="B037BE4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15514,51 +15514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-beatrice-forel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7272-3222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435830v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thelliez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nalet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meisch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Scharf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Czajkowska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59513/snl.2025.127.107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianini Trescastro Bergue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geise de Santana Dos Anjos-Zerfass" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Nunes Brand&#227;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2358-2936e20240539" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Zhang Duan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Fu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2025.200995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dowding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelhady" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Abondio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ara&#250;jo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2025.10042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumcheva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1612" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.71.4.07" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Guillam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105172" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100840" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eujay Mccartain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Haig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03115518.2025.2522389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyuan Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Yu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyu Wan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03115518.2025.2488055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5501.1.3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.943.2605" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poulet-Crovisier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Korat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Maddocks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2024v23a11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04570530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Gale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martinez-Soares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2023.12.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisong Chitnarin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03115518.2023.2283470" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.898.2295" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianini Bergue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geise de Santana dos Anjos-Zerfass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-022-01331-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2023.100738" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2023.100714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo del Piero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peybernes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Farley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080292" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818630v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Saudade Ara&#250;jo Santos Maranhao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2022.102113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.68.3.02" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gradinaru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2021.1959577" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanaphorn Hanta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patteera Ketmuangmoon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2022.100611" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Song" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crasquin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.804.1689" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkovsek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jurkovsek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2022.100691" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2039-4942/15439" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Tarnac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Nestell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlynd Nestell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crasquin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.770.1499" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2021.100528" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gr&#259;dinaru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkov&#353;ek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/16717" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2021.100526" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxun Yuan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Chang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.14721" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1910584" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Forel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2020.101925" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bercovici" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.66.5.02" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557646v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Gliwa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ghaderi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Leda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schobben" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tom&#225;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/fr-23-33-2020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098380v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a21" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Zareen Khan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglai Feng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Luo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109696" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098398v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990556v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;b&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Korn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1330" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.727.1183" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats E Eriksson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110192" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098390v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wisshak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557648v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kershaw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitipon Noipow" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitikan Junrattanamanee" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-019-0579-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557640v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachya Tepnarong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2017.11.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Ozsv&#225;rt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/852" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557637v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a18" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n4a1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02052760v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihua Yuan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1283648" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108747v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kagan Tekin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Okuyucu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Bedi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaettin Tuncer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1391342" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angiolini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gaetani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12151" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325550v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.07.051" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557639v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Vajda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.11.016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-014-1125-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325639v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2013.01.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557651v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sudar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divna Jovanovic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GABP1475001S" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557650v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.902400" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107876v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kershaw" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTHJ1G6M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833996v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Hips" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0126" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557652v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.03.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01725594v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences2040221" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557654v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2012.19" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653031v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4669.2011.00302.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SBZFM2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721810v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goudemand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bucher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.02.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLF64M5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326941v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2011n2a3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326994v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2010.526638" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Randon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2010.01181.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8P4FZMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yuan A. Feng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772011003784992" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02327180v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090903002623" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548795v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kershaw" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Feng" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548765v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090903002631" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874195v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659490v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892603v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892630v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892617v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalh&#227;es de Almeida C." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermeval Aparecido Do Carmo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892613v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Matzke-Karasz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S. Smith" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754037v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892624v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826957v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892619v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678631v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892595v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769236v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769228v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure &#381;alohar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892627v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892598v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826991v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827096v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892597v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588247v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583144v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588183v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436511v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583211v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588073v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588063v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583172v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557365v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533227v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Hegna" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Darroch" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588259v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613965v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329161v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328728v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.G. Sebe-Radoi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gradunaru" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613969v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328740v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gliwa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614001v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Gabriela Sebe-Radoi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328752v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827033v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754044v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512596v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827078v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860084v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860118v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030295v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061328v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03808104v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c038" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824483v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c020" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824501v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c096" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716237v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c042" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824495v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c098" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608479v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch7" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981150v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981325v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860113v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860120v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-beatrice-forel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7272-3222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435830v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thelliez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nalet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1612" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianini Trescastro Bergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.71.4.07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Guillam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Zhang Duan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Fu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2025.200995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dowding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelhady" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Abondio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ara&#250;jo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2025.10042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumcheva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geise de Santana Dos Anjos-Zerfass" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Nunes Brand&#227;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2358-2936e20240539" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meisch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Scharf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Czajkowska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59513/snl.2025.127.107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100840" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eujay Mccartain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Haig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03115518.2025.2522389" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyuan Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Yu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyu Wan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03115518.2025.2488055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.943.2605" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poulet-Crovisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Korat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Maddocks" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2024v23a11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5501.1.3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04570530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Gale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martinez-Soares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2023.12.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.898.2295" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisong Chitnarin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03115518.2023.2283470" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianini Bergue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geise de Santana dos Anjos-Zerfass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-022-01331-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2023.100738" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2023.100714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo del Piero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peybernes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Farley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080292" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanaphorn Hanta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patteera Ketmuangmoon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2022.100611" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gradinaru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2021.1959577" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.68.3.02" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Song" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crasquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.804.1689" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Saudade Ara&#250;jo Santos Maranhao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2022.102113" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2039-4942/15439" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkovsek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jurkovsek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2022.100691" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2021.100528" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Tarnac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Nestell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlynd Nestell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crasquin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.770.1499" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2021.100526" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gr&#259;dinaru" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkov&#353;ek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/16717" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1910584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559691v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxun Yuan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Chang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.14721" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557646v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Gliwa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ghaderi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Leda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schobben" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tom&#225;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/fr-23-33-2020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020035" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bercovici" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.66.5.02" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Forel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2020.101925" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Zareen Khan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglai Feng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Luo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109696" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098398v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990556v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;b&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Korn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1330" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.727.1183" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Chen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats E Eriksson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110192" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818671v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557648v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kershaw" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitipon Noipow" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitikan Junrattanamanee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-019-0579-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098390v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wisshak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachya Tepnarong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2017.11.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557634v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Ozsv&#225;rt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/852" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557635v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557637v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a18" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n4a1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kagan Tekin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Okuyucu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Bedi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaettin Tuncer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1391342" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02052760v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihua Yuan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1283648" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557639v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Vajda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.11.016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angiolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gaetani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12151" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325550v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.07.051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-014-1125-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557650v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.902400" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2013.01.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557651v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sudar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Chen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divna Jovanovic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GABP1475001S" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107876v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kershaw" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTHJ1G6M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833996v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Hips" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0126" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557652v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.03.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01725594v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences2040221" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557654v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2012.19" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653031v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4669.2011.00302.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SBZFM2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326941v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2011n2a3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2010.526638" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721810v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goudemand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bucher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.02.013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLF64M5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Randon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2010.01181.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8P4FZMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yuan A. Feng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772011003784992" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548795v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kershaw" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Feng" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02327180v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090903002623" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548765v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090903002631" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874195v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659490v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892624v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892619v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826957v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754037v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678631v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892595v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892613v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Matzke-Karasz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S. Smith" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892617v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalh&#227;es de Almeida C." TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermeval Aparecido Do Carmo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892603v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892630v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769228v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure &#381;alohar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892627v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892598v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826991v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827096v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892597v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588183v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436511v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588247v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583236v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583144v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583211v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583172v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588073v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588063v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557365v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533227v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Hegna" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Darroch" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588259v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613965v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328728v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.G. Sebe-Radoi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gradunaru" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613969v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329161v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328740v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gliwa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614001v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Gabriela Sebe-Radoi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328752v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827033v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754044v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512596v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827078v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860084v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860118v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030295v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061328v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03808104v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c038" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824483v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c020" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824501v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c096" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716237v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c042" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824495v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c098" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608479v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch7" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981150v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981325v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860113v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860120v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>