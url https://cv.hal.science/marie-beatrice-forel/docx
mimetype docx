--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -126,342 +126,342 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How permanent are mountants? An overview of the conservation state of the G. Deflandre microscope slides collection</w:t>
+                <w:t xml:space="preserve">Paleozoic and Mesozoic Radiolaria: De Wever Type Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gimat</w:t>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Thelliez</w:t>
+                <w:t xml:space="preserve">Patrick De Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Nalet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 90, pp.100881. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2025.100881⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 90, pp.100882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2025.100882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435830v1</w:t>
+                <w:t xml:space="preserve">hal-05435828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleozoic and Mesozoic Radiolaria: De Wever Type Collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How permanent are mountants? An overview of the conservation state of the G. Deflandre microscope slides collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thelliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+                <w:t xml:space="preserve">Clémence Nalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick De Wever</w:t>
+                <w:t xml:space="preserve">Sophie Cersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 90, pp.100882. </w:t>
+              <w:t xml:space="preserve">, 2026, 90, pp.100881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2025.100882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2025.100881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435828v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron X-ray tomography sheds light on the phylogenetic affinities of the enigmatic thylacocephalans within Pancrustacea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -534,51 +534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-sea Ostracoda from the Talisman and Travailleur collections of the Muséum national d'Histoire naturelle, Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 71 (4), pp.405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -625,51 +625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine ostracod faunas through the Late Devonian extinction events. Part II: the Hangenberg event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 268, pp.105172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1105,51 +1105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene Bythocytheridae (Ostracoda: Podocopida) from Southwestern Atlantic deep-sea sediments off Brazil. Part 1: tribes Bythocytherini Sars, 1926 and Jonesini Schornikov, 1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geise de Santana Dos Anjos-Zerfass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,51 +1248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhard Scharf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Czajkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Hoehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1343,51 +1343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracods from the Cassian formation (Carnian, Late Triassic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 87, pp.100840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1421,51 +1421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triassic ostracods from the southeastern Tethys: the Timor-Leste record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eujay Mccartain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,51 +1525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Triassic ostracods from Yunnan, South China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1653,6810 +1653,6797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods, brachiopods ( Peregrinella ) and scolecodonts from the Early Cretaceous cold seeps of Curnier, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ostracod communities through a cold fluid seepage during the Late Jurassic: the Sahune site (Drôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Gaspard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
+                <w:t xml:space="preserve">Christian Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 196, pp.17. </w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2025015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435825v1</w:t>
+                <w:t xml:space="preserve">hal-05435824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracod communities through a cold fluid seepage during the Late Jurassic: the Sahune site (Drôme, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ostracods, brachiopods ( Peregrinella ) and scolecodonts from the Early Cretaceous cold seeps of Curnier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (17), </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 196, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2025015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435824v1</w:t>
+                <w:t xml:space="preserve">hal-05435825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte – Corrigendum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ornate Bairdiidae (Ostracoda) in 3 dimensions: exploring carapace morphology and pore canals of Triebelina van den Bold, 1946, Nodobairdia Kollmann, 1963 and Mirabairdia Kollmann, 1963</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poulet-Crovisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Korat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Maddocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2024.943.2605⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2024v23a11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700864v1</w:t>
+                <w:t xml:space="preserve">hal-04713815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornate Bairdiidae (Ostracoda) in 3 dimensions: exploring carapace morphology and pore canals of Triebelina van den Bold, 1946, Nodobairdia Kollmann, 1963 and Mirabairdia Kollmann, 1963</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Triebelina indopacifica and Triebelina porinetia sp. nov. (Ostracoda) from French Polynesia and first insight into their pore systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Maddocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (11), </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5501 (1), pp.56-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2024v23a11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/ZOOTAXA.5501.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713815v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triebelina indopacifica and Triebelina porinetia sp. nov. (Ostracoda) from French Polynesia and first insight into their pore systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte – Corrigendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5501 (1), pp.56-78. </w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 943, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5501.1.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2024.943.2605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713817v1</w:t>
+                <w:t xml:space="preserve">hal-04700864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byne’s decay on the d’Orbigny’s foraminifera collection at the MNHN, Paris: from the collection assessment to the reproduction of damage by artificial ageing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.B. Forel</w:t>
+                <w:t xml:space="preserve">Triebelina indopacifica and Triebelina porinetia sp. nov. (Ostracoda) from French Polynesia and first insight into their pore systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Curator</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5501 (1), pp.56-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5501.1.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860123v1</w:t>
+                <w:t xml:space="preserve">hal-04713817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chemosynthetic community (ostracods, foraminifers, echinoderms) from Late Jurassic hydrocarbon seeps, south-eastern France Basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Byne’s decay on the d’Orbigny’s foraminifera collection at the MNHN, Paris: from the collection assessment to the reproduction of damage by artificial ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Gale</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geological Curator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570530v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A new chemosynthetic community (ostracods, foraminifers, echinoderms) from Late Jurassic hydrocarbon seeps, south-eastern France Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Gale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Martinez-Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 898, pp.2295. </w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/ejt.2023.898.2295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2023.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263920v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judahella kangpla : a new marine ostracod from the Upper Triassic of Thailand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcheringa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03115518.2023.2283470⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 898, pp.2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2023.898.2295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713818v1</w:t>
+                <w:t xml:space="preserve">hal-04263920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene deep-sea ostracods of the São Paulo Ridge, São Paulo Plateau, and Rio Grande Rise, southwestern Atlantic Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Judahella kangpla : a new marine ostracod from the Upper Triassic of Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12526-022-01331-y⟩</w:t>
+              <w:t xml:space="preserve">Alcheringa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (1), pp.94-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03115518.2023.2283470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704975v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ostracods from the Khao Pathawi Limestone (Late Triassic), central Thailand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Holocene deep-sea ostracods of the São Paulo Ridge, São Paulo Plateau, and Rio Grande Rise, southwestern Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristianini Bergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geise de Santana dos Anjos-Zerfass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80, pp.100738. </w:t>
+              <w:t xml:space="preserve">Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (3), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2023.100738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12526-022-01331-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704976v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Permian and Triassic history of the ostracod genus Liuzhinia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marine ostracods from the Khao Pathawi Limestone (Late Triassic), central Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisong Chitnarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 78, pp.100714. </w:t>
+              <w:t xml:space="preserve">, 2023, 80, pp.100738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2023.100714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2023.100738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053122v1</w:t>
+                <w:t xml:space="preserve">hal-04704976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Triassic Carbonate Records: Insights from the Most Complete Panthalassan Platform (Lime Peak, Yukon, Canada)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Permian and Triassic history of the ostracod genus Liuzhinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences12080292⟩</w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.100714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2023.100714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818530v1</w:t>
+                <w:t xml:space="preserve">hal-04053122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracoda (Crustacea) from the Lower Jurassic of northeastern Thailand: stratigraphic and paleoenvironmental implications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Upper Triassic Carbonate Records: Insights from the Most Complete Panthalassan Platform (Lime Peak, Yukon, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo del Piero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Peybernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Farley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2022.100611⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12080292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818531v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique diversity hotspot for Polycopidae (Ostracoda) in the Triassic of North Dobrogea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ostracoda (Crustacea) from the Lower Jurassic of northeastern Thailand: stratigraphic and paleoenvironmental implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rattanaphorn Hanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patteera Ketmuangmoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Gradinaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08912963.2021.1959577⟩</w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75, pp.100611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2022.100611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818528v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoughts on the Late Paleozoic-Early Mesozoic records of deep-sea ostracods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A unique diversity hotspot for Polycopidae (Ostracoda) in the Triassic of North Dobrogea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Gradinaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68 (3), </w:t>
+              <w:t xml:space="preserve">Historical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (6), pp.995-1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47894/mpal.68.3.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08912963.2021.1959577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818527v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Devonian–early Carboniferous ostracods (Crustacea) from South China: taxonomy, diversity and implications.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thoughts on the Late Paleozoic-Early Mesozoic records of deep-sea ostracods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2022.804.1689⟩</w:t>
+              <w:t xml:space="preserve">Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47894/mpal.68.3.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609715v1</w:t>
+                <w:t xml:space="preserve">hal-03818527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Permian and Triassic record of drilling predation on ostracods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Late Devonian–early Carboniferous ostracods (Crustacea) from South China: taxonomy, diversity and implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria da Saudade Araújo Santos Maranhao</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2022.102113⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 804, pp.1 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2022.804.1689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818630v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSTRACODS FROM THE LATE TRIASSIC (NORIAN) OF YUKON, CANADA: NEW TAXONOMIC AND PALAEOBIOGEOGRAPHIC INSIGHTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unveiling the Permian and Triassic record of drilling predation on ostracods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rossana Martini</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Saudade Araújo Santos Maranhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54103/2039-4942/15439⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.102113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2022.102113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818625v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine ostracods from the Ladinian of Slovenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Kolar-Jurkovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Jurkovsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revmic.2022.100691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods like ghosts in their shells: input of X-ray computed tomography for taxonomy and taphonomy of Early Triassic Hollinella</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">OSTRACODS FROM THE LATE TRIASSIC (NORIAN) OF YUKON, CANADA: NEW TAXONOMIC AND PALAEOBIOGEOGRAPHIC INSIGHTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lidija Korat</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo del Piero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72, pp.100528. </w:t>
+              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2021.100528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54103/2039-4942/15439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818638v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Permian ostracods (Crustacea) from the Guadalupe Mountains, West Texas, USA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ostracods like ghosts in their shells: input of X-ray computed tomography for taxonomy and taphonomy of Early Triassic Hollinella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Crasquin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poulet-Crovisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Korat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2021.770.1499⟩</w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72, pp.100528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2021.100528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357768v1</w:t>
+                <w:t xml:space="preserve">hal-03818638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent ostracods (Crustacea) from the southwestern coast of Peninsular Thailand (Satun Province), Andaman Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Middle Permian ostracods (Crustacea) from the Guadalupe Mountains, West Texas, USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Tarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Nestell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlynd Nestell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72, pp.100526. </w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 770, pp.1-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2021.100526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2021.770.1499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818632v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHAETIAN FORAMINIFERS FROM THE WESTERN BLACK SEA SHELF: NEW EVIDENCE FOR HETEROZOAN CARBONATE FACTORIES IN THE PALAEOTETHYS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Recent ostracods (Crustacea) from the southwestern coast of Peninsular Thailand (Satun Province), Andaman Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lidija Korat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13130/2039-4942/16717⟩</w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72, pp.100526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2021.100526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004391v1</w:t>
+                <w:t xml:space="preserve">hal-03818632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of early Triassic Thylacocephala</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">RHAETIAN FORAMINIFERS FROM THE WESTERN BLACK SEA SHELF: NEW EVIDENCE FOR HETEROZOAN CARBONATE FACTORIES IN THE PALAEOTETHYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Gale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Grădinaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Kolar-Jurkovšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Korat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 127 (1), pp.73-101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13130/2039-4942/15188⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 127 (3), pp.673-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/2039-4942/16717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153810v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and anatomy of the Late Jurassic Mayrocaris bucculata (Eucrustacea?, Thylacocephala) with comments on the tagmosis of Thylacocephala</w:t>
+                <w:t xml:space="preserve">Review of early Triassic Thylacocephala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2021.1910584⟩</w:t>
+              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (1), pp.73-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/2039-4942/15188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236802v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Radiolarian and Conodont Biostratigraphy of the Middle to Late Permian Linghao Formation in Northwestern Guangxi, South China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxun Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Wu</w:t>
+                <w:t xml:space="preserve">Marie Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geologica Sinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 95 (6), pp.1984-1997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-6724.14721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aras Valley (northwest Iran): high-resolution stratigraphy of a continuous central Tethyan Permian–Triassic boundary section</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology and anatomy of the Late Jurassic Mayrocaris bucculata (Eucrustacea?, Thylacocephala) with comments on the tagmosis of Thylacocephala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungen aus dem Museum für Naturkunde in Berlin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/fr-23-33-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.289-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2021.1910584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557646v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Triassic ostracods from the Lycian Nappes, southwestern Turkey: implications on taxonomy and palaeobiogeographical distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Moix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 191, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bsgf/2020035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracods from the ‘Raibl Beds’ (Carnian, Late Triassic) of Belca section in Karavanke Mountains, northwestern Slovenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tea Kolar-Jurkovšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Jurkovsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (21), pp.377-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods after the end-Permian extinction in South China: insights into non-microbial survival</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aras Valley (northwest Iran): high-resolution stratigraphy of a continuous central Tethyan Permian–Triassic boundary section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Gliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Ghaderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucyna Leda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schobben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47894/mpal.66.5.02⟩</w:t>
+              <w:t xml:space="preserve">Mitteilungen aus dem Museum für Naturkunde in Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.33-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/fr-23-33-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098322v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02557646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded by crises: An overview of the evolution of marine ostracods during the Triassic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Crasquin</w:t>
+                <w:t xml:space="preserve">Ostracods after the end-Permian extinction in South China: insights into non-microbial survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bercovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxin Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2020.101925⟩</w:t>
+              <w:t xml:space="preserve">Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (5), pp.377-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47894/mpal.66.5.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990620v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of palaeo-redox and diagenetic conditions on the spatial distribution of Cambrian biotas: A case study from the upper Shuijingtuo Formation (Cambrian Series 2, Stage 3), Three Gorges area of South China</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounded by crises: An overview of the evolution of marine ostracods during the Triassic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109696⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2020.101925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557644v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural history collecting by the Navy in French Indochina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collligo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods from the end‐Permian mass extinction in the Aras Valley section (north‐west Iran)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of palaeo-redox and diagenetic conditions on the spatial distribution of Cambrian biotas: A case study from the upper Shuijingtuo Formation (Cambrian Series 2, Stage 3), Three Gorges area of South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maliha Zareen Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglai Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cui Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spp2.1330⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 548, pp.109696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990556v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02557644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhaetian (Late Triassic) ostracods (Crustacea, Ostracoda) from the offshore prolongation of the North Dobrogean Orogen into the Romanian Black Sea shelf</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugen Grădinaru</w:t>
+                <w:t xml:space="preserve">Ostracods from the end‐Permian mass extinction in the Aras Valley section (north‐west Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Gliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Ghaderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 727, pp.1 - 83. </w:t>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/ejt.2020.727.1183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/spp2.1330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098408v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse cuticular remains in Cambrian (Series 2) SSF assemblages from China and the pioneer metazoan colonization of offshore environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhaetian (Late Triassic) ostracods (Crustacea, Ostracoda) from the offshore prolongation of the North Dobrogean Orogen into the Romanian Black Sea shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Grădinaru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110192⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 727, pp.1 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2020.727.1183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098237v1</w:t>
+                <w:t xml:space="preserve">hal-03098408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of palaeo-redox and diagenetic conditions on the spatial distribution of Cambrian biotas: A case study from the upper Shuijingtuo Formation (Cambrian Series 2, Stage 3), Three Gorges area of South China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maliha Zareen Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinglai Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cui Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbialites and associated facies of the Late Ordovician system in Thailand: paleoenvironments and paleogeographic implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thitikan Junrattanamanee</w:t>
+                <w:t xml:space="preserve">Diverse cuticular remains in Cambrian (Series 2) SSF assemblages from China and the pioneer metazoan colonization of offshore environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats E Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglai Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10347-019-0579-y⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557648v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digging into the ancestral stocks of Jurassic lineages: ostracods (Crustacea) from Carnian (Late Triassic) sponge mounds from the Maantang Formation (South China)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microbialites and associated facies of the Late Ordovician system in Thailand: paleoenvironments and paleogeographic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitipon Noipow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitikan Junrattanamanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2019009⟩</w:t>
+              <w:t xml:space="preserve">Facies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10347-019-0579-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098390v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02557648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and paleoenvironmental significance of Middle Triassic ostracods (Crustacea) from northern Thailand: Pha Kan Formation (Anisian, Lampang Group)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Digging into the ancestral stocks of Jurassic lineages: ostracods (Crustacea) from Carnian (Late Triassic) sponge mounds from the Maantang Formation (South China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Prachya Tepnarong</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Thuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Wisshak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2019009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557640v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnian (Late Triassic) ostracods from the Sorgun Ophiolitic Mélange (Southern Turkey): Taxonomy, palaeoenvironment, and evidence of predation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Ozsvárt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Moix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26879/852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02557634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of ostracods (Crustacea) associated with Bithynian (Anisian, Middle Triassic) Tubiphytes -microbial reef in the North Dobrogean Orogen (Romania)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diversity and paleoenvironmental significance of Middle Triassic ostracods (Crustacea) from northern Thailand: Pha Kan Formation (Anisian, Lampang Group)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patteera Ketmuangmoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugen Grădinaru</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachya Tepnarong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (2), pp.211-244. </w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.3-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/spp2.1103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557635v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02557640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovering the Lys collection in the Muséum national d'Histoire naturelle (Paris, France): first report on Middle Permian ostracods from occidental Hindu Kush, Afghanistan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">First report of ostracods (Crustacea) associated with Bithynian (Anisian, Middle Triassic) Tubiphytes -microbial reef in the North Dobrogean Orogen (Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Grădinaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (4), pp.471. </w:t>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.211-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/spp2.1103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02557637v1</w:t>
+                <w:t xml:space="preserve">mnhn-02557635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods (Crustacea) of the Early-Middle Permian (Cisarulian-Guadalupian) from Central Thailand (Indochina Block): Part II, Orders Podocopida, Platycopida and Myodocopida</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rediscovering the Lys collection in the Muséum national d'Histoire naturelle (Paris, France): first report on Middle Permian ostracods from occidental Hindu Kush, Afghanistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prachya Tepnarong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 39 (4), pp.651 - 690. </w:t>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/g2017n4a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996109v1</w:t>
+                <w:t xml:space="preserve">mnhn-02557637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a long-term refuge for ostracods (Crustacea) after the end-Permian extinction: a unique Carnian (Late Triassic) fauna from the Mersin Mélange, southern Turkey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ostracods (Crustacea) of the Early-Middle Permian (Cisarulian-Guadalupian) from Central Thailand (Indochina Block): Part II, Orders Podocopida, Platycopida and Myodocopida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachya Tepnarong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1391342⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.651 - 690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/g2017n4a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108747v1</w:t>
+                <w:t xml:space="preserve">hal-02996109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species of Hollinella (Palaeocopida: Ostracoda: Crustacea) as stratigraphical indices of the Late Permian–Early Triassic post-extinction interval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Discovery of a long-term refuge for ostracods (Crustacea) after the end-Permian extinction: a unique Carnian (Late Triassic) fauna from the Mersin Mélange, southern Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Kagan Tekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cengiz Okuyucu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yavuz Bedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaettin Tuncer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16 (3), pp.213-224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1283648⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.9-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1391342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052760v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial paleoenvironment characterization across the Permian–Triassic boundary in South China</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Species of Hollinella (Palaeocopida: Ostracoda: Crustacea) as stratigraphical indices of the Late Permian–Early Triassic post-extinction interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vivi Vajda</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aihua Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Nestell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlynd Nestell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.11.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.213-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1283648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557639v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precocious sexual dimorphism and the Lilliput effect in Neo-Tethyan Ostracoda (Crustacea) through the Permian-Triassic boundary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Terrestrial paleoenvironment characterization across the Permian–Triassic boundary in South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bercovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Gaetani</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivi Vajda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98, pp.225-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02325557v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02557639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on the Chu et al., paper “Lilliput effect in freshwater ostracods during the Permian–Triassic extinction” [Palaeogeography, Palaeoclimatology, Palaeoecology 435 (2015): 38–52]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Precocious sexual dimorphism and the Lilliput effect in Neo-Tethyan Ostracoda (Crustacea) through the Permian-Triassic boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Angiolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Gaetani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 440, pp.860-862. </w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (3), pp.409-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.07.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pala.12151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02325550v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02325557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of post-extinction microbialites as a powerful tool to assess the oxygenation of shallow marine water in the immediate aftermath of the end-Permian mass extinction.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comment on the Chu et al., paper “Lilliput effect in freshwater ostracods during the Permian–Triassic extinction” [Palaeogeography, Palaeoclimatology, Palaeoecology 435 (2015): 38–52]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-014-1125-3⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 440, pp.860-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160542v1</w:t>
+                <w:t xml:space="preserve">mnhn-02325550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterochronic growth of ostracods (Crustacea) from microbial deposits in the aftermath of the end-Permian extinction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Geochemistry of post-extinction microbialites as a powerful tool to assess the oxygenation of shallow marine water in the immediate aftermath of the end-Permian mass extinction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (4), pp.315-349. </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (4), pp.1025-1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14772019.2014.902400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-014-1125-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557650v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods (Crustacea) through Permian – Triassic events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Heterochronic growth of ostracods (Crustacea) from microbial deposits in the aftermath of the end-Permian extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 137, pp.52-64. </w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp.315-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2013.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2014.902400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02325639v1</w:t>
+                <w:t xml:space="preserve">mnhn-02557650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower triassic (Olenekian) microfauna from Jadar block (Gucevo mt., Nw serbia)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ostracods (Crustacea) through Permian – Triassic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales géologiques de la Péninsule balkanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/GABP1475001S⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2013.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02557651v1</w:t>
+                <w:t xml:space="preserve">mnhn-02325639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the aftermath of the end-Permian extinction: the microbialite refuge?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lower triassic (Olenekian) microfauna from Jadar block (Gucevo mt., Nw serbia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Sudar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Kolar-Jurkovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Jurkovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divna Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12017⟩</w:t>
+              <w:t xml:space="preserve">Annales géologiques de la Péninsule balkanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/GABP1475001S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01107876v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02557651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity evolution through the Permian-Triassic boundary event: ostracods from the Bükk Mountains, Hungary.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">In the aftermath of the end-Permian extinction: the microbialite refuge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kershaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4202/app.2011.0126⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (2), pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833996v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Permian–Triassic mass extinction: Ostracods (Crustacea) and microbialites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biodiversity evolution through the Permian-Triassic boundary event: ostracods from the Bükk Mountains, Hungary.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Hips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 345 (4), pp.203-211. </w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.195-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2013.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4202/app.2011.0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557652v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Acidification and the End-Permian Mass Extinction: To What Extent does Evidence Support Hypothesis?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Permian–Triassic mass extinction: Ostracods (Crustacea) and microbialites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences2040221⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 345 (4), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2013.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-01725594v1</w:t>
+                <w:t xml:space="preserve">mnhn-02557652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods (Crustacea) associated with microbialites across the Permian-Triassic boundary in Dajiang (Guizhou Province, South China).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ocean Acidification and the End-Permian Mass Extinction: To What Extent does Evidence Support Hypothesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19, </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (4), pp.221 - 234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/ejt.2012.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences2040221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02557654v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-01725594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbialites and global environmental change across the Permian-Triassic boundary: a synthesis.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ostracods (Crustacea) associated with microbialites across the Permian-Triassic boundary in Dajiang (Guizhou Province, South China).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1472-4669.2011.00302.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2012.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653031v1</w:t>
+                <w:t xml:space="preserve">mnhn-02557654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the aftermath of Permian-Triassic boundary mass-extinction: new ostracod (Crustacea) genus and species from South Tibet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microbialites and global environmental change across the Permian-Triassic boundary: a synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.25-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-4669.2011.00302.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/g2011n2a3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02326941v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Triassic ostracods (Crustacea) from the Meishan section, Permian–Triassic boundary GSSP (Zhejiang Province, South China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (3), pp.455-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8484,832 +8471,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02326994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracod recovery after Permian-Triassic boundary mass-extinction : The South Tibet record.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">In the aftermath of Permian-Triassic boundary mass-extinction: new ostracod (Crustacea) genus and species from South Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.02.013⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (2), pp.247-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/g2011n2a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721810v1</w:t>
+                <w:t xml:space="preserve">mnhn-02326941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest Triassic microbialites in Çürük Dag, southern Turkey: composition, sequences and controls on formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
+                <w:t xml:space="preserve">Ostracod recovery after Permian-Triassic boundary mass-extinction : The South Tibet record.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3091.2010.01181.x⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 308 (1-2), pp.160-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02326972v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods (Crustacea) through Permian-Triassic boundary in South China: the Meishan stratotype (Zhejiang Province).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Earliest Triassic microbialites in Çürük Dag, southern Turkey: composition, sequences and controls on formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772011003784992⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.739-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3091.2010.01181.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551326v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02326972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbialites as disaster forms in anachronistic facies following the end-Permian mass extinction: a discussion.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Ostracods (Crustacea) through Permian-Triassic boundary in South China: the Meishan stratotype (Zhejiang Province).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Yuan A. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (3), pp.331-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772011003784992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00548795v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbialites as disaster forms in anachronistic facies following the end-Permian mass extinction: a discussion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Microbialites as disaster forms in anachronistic facies following the end-Permian mass extinction: a discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qinglai Feng</w:t>
+                <w:t xml:space="preserve">Q. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 56 (6), pp.809-813. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 56 (6), pp.809-813</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02327180v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods (Crustacea) and water oxygenation in the earliest Triassic of South China: implications for oceanic events at the end-Permian mass extinction.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Microbialites as disaster forms in anachronistic facies following the end-Permian mass extinction: a discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglai Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (6), pp.809-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08120090903002623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02327180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ostracods (Crustacea) and water oxygenation in the earliest Triassic of South China: implications for oceanic events at the end-Permian mass extinction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (6), pp.815-823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08120090903002631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9319,280 +9397,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pérégrinations des foraminifères d'Alcide d'Orbigny : une approche historique pour comprendre la dégradation d'une collection patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de provenances des collections de sciences naturelles et humaines - Muséologie et histoire pour le temps présent - Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation de Byne : apport du rayonnement synchrotron à l'étude des sels de calcium sur des spécimens exposés aux COVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des collections en sciences de la terre (2e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the phylogenetic affinities of the enigmatic Thylacocephala: Synchrotron X-ray tomography sheds light on the tagmatisation of thylacocephalans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9621,212 +9699,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection de lames de microscopie de Georges Deflandre : durabilité des milieux de montage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permian ostracods from limestones associated with a coal deposit, Tak Fa Formation (Guadalupian), central Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gimat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachya Tepnarong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Collections de Sciences de la Terre : pétrologie, minéralogie, paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Villers sur Mer, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03892624v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03892595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">200 ans de collecte de sédiments en zone arctique : les collections de Micropaléontologie du MNHN (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Collections de Sciences de la Terre: pétrologie, minéralogie, paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Villers sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9851,90 +9899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The foraminifer and ostracod collections of the Muséum national d'Histoire naturelle, Paris : a key but fragile scientific heritage in a context of global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage for the future, Science for Heritage, A European Adventure for Research and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9972,64 +10020,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the Late Devonian Hangenberg anoxic event on ostracod faunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jul 2022, Lyon, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10048,3285 +10096,3315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résoudre les affinités phylogénétiques des thylacocéphales: apport des données 3D à la connaissance de la tagmatisation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La collection de lames de microscopie de Georges Deflandre : durabilité des milieux de montage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thelliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sablier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée MICMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Collections de Sciences de la Terre : pétrologie, minéralogie, paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Villers sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678631v1</w:t>
+                <w:t xml:space="preserve">insu-03892624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permian ostracods from limestones associated with a coal deposit, Tak Fa Formation (Guadalupian), central Thailand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Prachya Tepnarong</w:t>
+                <w:t xml:space="preserve">Résoudre les affinités phylogénétiques des thylacocéphales: apport des données 3D à la connaissance de la tagmatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">2ème Journée MICMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03892595v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rediscovery of Palaeocypris edwardsii Brongniart, 1876, or how collection digitization can have an unexpected benefit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renate Matzke-Karasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin S. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03892613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracoda (Crustacea) from the Corumbataì Formation of the Paraná Basin, State of Goías, Central Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalhães de Almeida C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dermeval Aparecido Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03892617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenting the alteration of Georges Deflandre's microscope slides: a way to assess the most durable mounting method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thelliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gimat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sablier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPNHC2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03892603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D exploration of the pores of recent and fossil ornate Bairdiidae (Ostracoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poulet-Crovisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidija Korat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03892630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Triassic Thylacocephalans from Slovenia: implications for their evolution and diversification</w:t>
+                <w:t xml:space="preserve">Resolving the tagmatisation and the phylogenetic affinities of Thylacocephala: input from 3D data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03769228v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03769236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the tagmatisation and the phylogenetic affinities of Thylacocephala: input from 3D data</w:t>
+                <w:t xml:space="preserve">The Triassic Thylacocephalans from Slovenia: implications for their evolution and diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaž Hitij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rok Gašparič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jure Žalohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03769236v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03769228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearly 200 years of sediment collecting in the Arctic area: the Micropaleontology collections in the MNHN (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Paleontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03892627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past Expeditions, Future Expeditions: Foramifera from the Charcot Collection Re-examined in the Light of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage for the Future, Science for Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03892598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie de Byne : le cas de la collection de foraminifères d'Alcide d'Orbigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collections de sciences de la Terre : pétrologie, minéralogie, paléontologie 2022 : bicentenaire du terme « paléontologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum d'histoire naturelle; CR2P; Paléospace; Association Paléontologique de Villers-sur-Mer; Société Géologique de France, Sep 2022, Villers-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcide d'Orbigny and the Paris Foraminifera: story of a collection under Byne attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Preservation of Natural History Collections 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Museums Scotland; Royal Botanic Garden Edinburgh, Jun 2022, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Permian and Triassic record of drilling predation on ostracods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria da Saudade Araújo Santos Maranhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03892597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhaetian (Late Triassic) ostracods (Crustacea, Ostracoda) from the offshore prolongation of North Dobrogean Orogen into the Romanian Black Sea shelf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diversité et distribution des thylacocéphales du Trias inférieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lidija Korat</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588183v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et distribution des thylacocéphales du Trias inférieur</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rhaetian (Late Triassic) ostracods (Crustacea, Ostracoda) from the offshore prolongation of North Dobrogean Orogen into the Romanian Black Sea shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Gradinaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Korat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436511v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie à rayons X et microfossiles : Application aux foraminifères et aux ostracodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poulet-Crovisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La paléobiogéographie des ostracodes (Crustacea) à la transition Frasnien-Famennien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ostracodes (Crustacea) de la transition Dévonien-Carbonifère en Chine du Sud (Dushan, Guizhou) : Taxinomie, diversité et implications paléoenvironnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des jeunes chercheurs du Muséum national d'Histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ostracodes (Crustacea) de la transition Dévonien-Carbonifère en Chine du Sud (Dushan, Guizhou) : Taxinomie, diversité et implications paléoenvironnementales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marine sediments in the micropaleontology collections of the Muséum national d'Histoire naturelle: overview and potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Paléontologique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Troyes, France. pp.18</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583211v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ostracodes (Crustacea) de la transition Dévonien-Carbonifère en Chine du Sud (Dushan, Guizhou) : Taxinomie, diversité et implications paléoenvironnementales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les thylacocéphales de La Voulte-sur-Rhône (Ardèche) : systématique, anatomie et paléobiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MICMAC, micro- et macro-crustacés : biodiversité, évolution, environnements. Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583172v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine sediments in the micropaleontology collections of the Muséum national d'Histoire naturelle: overview and potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les ostracodes (Crustacea) de la transition Dévonien-Carbonifère en Chine du Sud (Dushan, Guizhou) : Taxinomie, diversité et implications paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée MICMAC, micro- et macro-crustacés : biodiversité, évolution, environnements. Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588073v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thylacocéphales de La Voulte-sur-Rhône (Ardèche) : systématique, anatomie et paléobiologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les ostracodes (Crustacea) de la transition Dévonien-Carbonifère en Chine du Sud (Dushan, Guizhou) : Taxinomie, diversité et implications paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Paléontologique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Troyes, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588063v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into thylacocephalan anatomy: new look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Meeting of Early-stage Researchers in Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concavicaris woodfordi (Euarthropoda: Pancrustacea?) insight into the thylacocephalan anatomy using micro-computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Hegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Darroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau regard sur l'anatomie du thylacocéphale Concavicaris woodfordi (Cooper, 1932): apport de la microtomographie à rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thylacocephalans from the La Voulte-sur-Rhône Lagerstätte (Ardèche, France): taxonomy, anatomy and palaeobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Meeting of the Palaeontological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracods (Crustacea) through Permian - Triassic events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Asian Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Triassic ostracods from the North Dobrogean Orogen (Romania): between long-term survival and emergence of Triassic taxa. International Congress of Palaeontology IPC5 “The Fossil Week” Paris, Abstract book: 109</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Ostracodes (Crustacea) et événements de la limite Permien -Trias: extinctions et récupération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugen Gradunaru</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP5 - The Fossil Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">RST Réunion des Sciences de la terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328728v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracodes (Crustacea) et événements de la limite Permien -Trias: extinctions et récupération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Middle Triassic ostracods from the North Dobrogean Orogen (Romania): between long-term survival and emergence of Triassic taxa. International Congress of Palaeontology IPC5 “The Fossil Week” Paris, Abstract book: 109</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.G. Sebe-Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Gradunaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST Réunion des Sciences de la terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">ICP5 - The Fossil Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613969v1</w:t>
+                <w:t xml:space="preserve">hal-02328728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracodes (Crustacea) et événements de la limite Permien – Trias: extinctions et récupération.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracod diversity and environmental conditions of the Aras Valley section (NW-Iran) during the end-Permian mass extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schobben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Ghaderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Palaeontology IPC5 “The Fossil Week”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Triassic ostracods from the North Dobrogean Orogen (Romania): between long-term survival and emergence of Triassic taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana-Gabriela Sebe-Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Gradinaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fossil Week - IPC5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early to Middle Permian ostracods (crustaceans) of Indochina terrane, central and northeastern Thailand: implication for palaeobiogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisong Chitnarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prachya Tepnarong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Palaeontology IPC5 “The Fossil Week” Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13336,495 +13414,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BYNESIAN DECAY : The Case of Alcide d’Orbigny’s foraminifera collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inArt 2022: 5th International Conference on Innovation in Art Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The palaeobiogeography of Late Devonian and Early Carboniferous marine ostracods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Ostracoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. Abtract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Triassic thylacocephalans from Slovenia: implications for their evolution and diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomaž Hitij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rok Gašparič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jure Žalohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th Palaeontological AssociationAnnual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byne's Decay : The Case of Alcide d’Orbigny’s Foraminiferal Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Palaeontological Preparation and Conservation 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, ONLINE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13834,1029 +13912,1807 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropaléontologie et nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poulet-Crovisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desmares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 170, 2024, Micropaléontologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropaléontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 170, 2024, Micropaléontologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 191, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fascinants crustacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences. pp.232, 2025, 9782759837106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands froids. Mémoires des Pôles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sans-Jofre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missions en mer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silvia Gardin</w:t>
+                <w:t xml:space="preserve">Les collections de crustacés microscopiques du Muséum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fascinants crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808104v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chine du Sud : plongée dans les mers de la fin de l’ère Primaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elvis Guillam</w:t>
+                <w:t xml:space="preserve">Les origines d’une discipline peu connue : l’ostracodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fascinants crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03824483v1</w:t>
+                <w:t xml:space="preserve">hal-05592086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extinction, le microbe et l’ostracode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+                <w:t xml:space="preserve">Les crustacés dans la culture populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fascinants crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824501v1</w:t>
+                <w:t xml:space="preserve">hal-05592082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfossiles : extraction risquée</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Havanardia, un ostracode reconnaissable entre mille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fascinants crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716237v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ostracodes jouent au Petit Poucet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+                <w:t xml:space="preserve">L’observatoire à crustacés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fascinants crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824495v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dans les abysses, des crustacés microscopiques à foison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascinants crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krill croque : petits crustacés pour grosse faim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascinants crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les crustacés font la une</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascinants crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous les tropiques : coquillages et microcrustacés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascinants crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spermatozoïdes géants pour petits crustacés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascinants crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missions en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, pp.80-82, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chine du Sud : plongée dans les mers de la fin de l’ère Primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, pp.44-45, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extinction, le microbe et l’ostracode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, pp.202-203, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfossiles : extraction risquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sénégas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desmares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.90-91, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ostracodes jouent au Petit Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, pp.206-207, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les crustacés fossiles à la lumière des nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roseli Pellens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les collections naturalistes : une ressource essentielle pour la science du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions; Wiley, pp.101-113, 2021, 9781789480498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119882237.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14866,153 +15722,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ostracodes : quelques microns, une carapace et 480 millions d’années d’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracods, the sentinels of past oceanic circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15022,133 +15878,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que la micropaléontologie aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micropaléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropaléontologie et paléobiogéographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15157,65 +16013,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId388"/>
+      <w:footerReference w:type="default" r:id="rId402"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15283,51 +16139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B037BE4E"/>
+    <w:nsid w:val="D2848B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15514,51 +16370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-beatrice-forel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7272-3222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435830v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thelliez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nalet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1612" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianini Trescastro Bergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.71.4.07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Guillam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Zhang Duan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Fu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2025.200995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dowding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelhady" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Abondio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ara&#250;jo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2025.10042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumcheva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geise de Santana Dos Anjos-Zerfass" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Nunes Brand&#227;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2358-2936e20240539" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meisch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Scharf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Czajkowska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59513/snl.2025.127.107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100840" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eujay Mccartain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Haig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03115518.2025.2522389" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyuan Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Yu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyu Wan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03115518.2025.2488055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.943.2605" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poulet-Crovisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Korat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Maddocks" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2024v23a11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5501.1.3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04570530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Gale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martinez-Soares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2023.12.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.898.2295" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisong Chitnarin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03115518.2023.2283470" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianini Bergue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geise de Santana dos Anjos-Zerfass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-022-01331-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2023.100738" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2023.100714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo del Piero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peybernes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Farley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080292" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanaphorn Hanta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patteera Ketmuangmoon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2022.100611" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gradinaru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2021.1959577" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.68.3.02" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Song" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crasquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.804.1689" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Saudade Ara&#250;jo Santos Maranhao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2022.102113" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2039-4942/15439" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkovsek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jurkovsek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2022.100691" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2021.100528" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Tarnac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Nestell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlynd Nestell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crasquin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.770.1499" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2021.100526" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gr&#259;dinaru" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkov&#353;ek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/16717" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1910584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559691v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxun Yuan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Chang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.14721" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557646v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Gliwa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ghaderi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Leda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schobben" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tom&#225;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/fr-23-33-2020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020035" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bercovici" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.66.5.02" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Forel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2020.101925" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Zareen Khan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglai Feng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Luo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109696" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098398v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990556v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;b&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Korn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1330" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.727.1183" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Chen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats E Eriksson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110192" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818671v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557648v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kershaw" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitipon Noipow" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitikan Junrattanamanee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-019-0579-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098390v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wisshak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachya Tepnarong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2017.11.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557634v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Ozsv&#225;rt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/852" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557635v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557637v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a18" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n4a1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kagan Tekin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Okuyucu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Bedi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaettin Tuncer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1391342" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02052760v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihua Yuan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1283648" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557639v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Vajda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.11.016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angiolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gaetani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12151" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325550v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.07.051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-014-1125-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557650v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.902400" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2013.01.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557651v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sudar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Chen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divna Jovanovic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GABP1475001S" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107876v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kershaw" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTHJ1G6M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833996v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Hips" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0126" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557652v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.03.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01725594v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences2040221" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557654v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2012.19" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653031v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4669.2011.00302.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SBZFM2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326941v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2011n2a3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2010.526638" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721810v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goudemand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bucher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.02.013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLF64M5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Randon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2010.01181.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8P4FZMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yuan A. Feng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772011003784992" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548795v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kershaw" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Feng" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02327180v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090903002623" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548765v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090903002631" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874195v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659490v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892624v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892619v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826957v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754037v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678631v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892595v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892613v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Matzke-Karasz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S. Smith" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892617v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalh&#227;es de Almeida C." TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermeval Aparecido Do Carmo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892603v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892630v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769228v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure &#381;alohar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892627v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892598v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826991v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827096v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892597v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588183v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436511v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588247v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583236v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583144v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583211v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583172v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588073v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588063v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557365v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533227v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Hegna" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Darroch" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588259v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613965v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328728v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.G. Sebe-Radoi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gradunaru" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613969v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329161v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328740v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gliwa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614001v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Gabriela Sebe-Radoi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328752v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827033v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754044v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512596v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827078v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860084v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860118v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030295v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061328v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03808104v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c038" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824483v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c020" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824501v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c096" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716237v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c042" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824495v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c098" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608479v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch7" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981150v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981325v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860113v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860120v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-beatrice-forel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7272-3222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435828v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100882" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thelliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nalet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100881" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1612" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianini Trescastro Bergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.71.4.07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Guillam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Zhang Duan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Fu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2025.200995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansen Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dowding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelhady" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Abondio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ara&#250;jo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2025.10042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumcheva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geise de Santana Dos Anjos-Zerfass" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Nunes Brand&#227;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2358-2936e20240539" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meisch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Scharf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Czajkowska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59513/snl.2025.127.107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100840" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eujay Mccartain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Haig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03115518.2025.2522389" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyuan Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Yu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyu Wan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03115518.2025.2488055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435825v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poulet-Crovisier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Korat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Maddocks" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2024v23a11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/ZOOTAXA.5501.1.3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.943.2605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5501.1.3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04570530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Gale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martinez-Soares" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2023.12.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263920v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.898.2295" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisong Chitnarin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03115518.2023.2283470" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianini Bergue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geise de Santana dos Anjos-Zerfass" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-022-01331-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704976v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2023.100738" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2023.100714" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo del Piero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peybernes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Farley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080292" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanaphorn Hanta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patteera Ketmuangmoon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2022.100611" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gradinaru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2021.1959577" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.68.3.02" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Song" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crasquin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.804.1689" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Saudade Ara&#250;jo Santos Maranhao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2022.102113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818532v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkovsek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jurkovsek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2022.100691" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818625v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2039-4942/15439" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818638v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2021.100528" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357768v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Tarnac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Nestell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlynd Nestell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crasquin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.770.1499" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2021.100526" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004391v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gr&#259;dinaru" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkov&#353;ek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/16717" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559691v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxun Yuan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Chang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.14721" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1910584" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098380v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a21" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557646v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Gliwa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ghaderi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Leda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schobben" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tom&#225;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/fr-23-33-2020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bercovici" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.66.5.02" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Forel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2020.101925" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Zareen Khan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglai Feng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Luo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109696" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990556v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;b&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Korn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1330" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.727.1183" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Chen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats E Eriksson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110192" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557648v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kershaw" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitipon Noipow" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitikan Junrattanamanee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-019-0579-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098390v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wisshak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Ozsv&#225;rt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/852" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachya Tepnarong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2017.11.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557635v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1103" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557637v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a18" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996109v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n4a1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108747v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kagan Tekin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Okuyucu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Bedi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaettin Tuncer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1391342" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02052760v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihua Yuan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1283648" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557639v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Vajda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.11.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325557v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angiolini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gaetani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12151" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325550v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.07.051" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-014-1125-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557650v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.902400" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325639v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2013.01.006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557651v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sudar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Chen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divna Jovanovic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GABP1475001S" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107876v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kershaw" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTHJ1G6M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Hips" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0126" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557652v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.03.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01725594v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences2040221" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557654v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2012.19" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653031v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4669.2011.00302.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SBZFM2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2010.526638" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326941v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2011n2a3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721810v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goudemand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.02.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLF64M5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Randon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2010.01181.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8P4FZMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551326v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yuan A. Feng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772011003784992" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548795v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kershaw" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Feng" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02327180v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090903002623" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548765v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090903002631" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306437v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874195v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659490v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892595v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892619v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826957v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754037v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892624v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678631v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892613v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Matzke-Karasz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S. Smith" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892617v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalh&#227;es de Almeida C." TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermeval Aparecido Do Carmo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892603v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892630v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769236v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769228v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure &#381;alohar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892627v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892598v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826991v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827096v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892597v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436511v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588183v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588247v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583236v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583144v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588073v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588063v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583172v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583211v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557365v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533227v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Hegna" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Darroch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588259v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126986v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613965v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613969v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328728v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.G. Sebe-Radoi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gradunaru" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329161v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328740v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gliwa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614001v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Gabriela Sebe-Radoi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328752v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827033v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754044v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512596v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827078v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860084v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860118v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030295v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061328v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590234v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans-Jofre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592083v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592086v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592082v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592092v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592088v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592098v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592089v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592103v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592100v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592090v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03808104v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c038" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824483v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c020" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824501v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c096" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716237v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c042" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824495v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c098" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608479v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch7" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981150v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981325v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860113v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860120v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>