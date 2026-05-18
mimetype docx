--- v0 (2026-03-17)
+++ v1 (2026-05-18)
@@ -66,388 +66,509 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche réflexive de la conception modulaire en Français sur Objectifs Universitaires et en littéracies universitaires</w:t>
+                <w:t xml:space="preserve">Accompagner l’intégration des personnes en exil dans un cursus universitaire : le rôle du feedback dans la rédaction de la lettre de motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Lang</w:t>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Foucaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129107v1</w:t>
+                <w:t xml:space="preserve">hal-05616560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La consigne en didactique du FLE : un agent infiltré ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Approche réflexive de la conception modulaire en Français sur Objectifs Universitaires et en littéracies universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Outils et nouvelles explorations de la linguistique appliquée, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.12536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912182v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences professionnelles et cursus universitaire : regard sur les pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. La consigne en didactique du FLE : un agent infiltré ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48</w:t>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La consigne en didactique du FLE : un agent infiltré ?, 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149073v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compétences professionnelles et cursus universitaire : regard sur les pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’impact de la norme sur l’évaluation des écrits universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lidil.4777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -457,1114 +578,1114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Master FLE : une interface entre la formation des enseignants et l'intégration des étudiants en exil à l'université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ans des cursus universitaires en didactique du FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASDIFLE, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle au service de la didactique du Français sur Objectif Universitaire : utopie concrète ou miroir aux alouettes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les utopies francophones en tous genres, XVIe Congrès mondial de la FIPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Internationale des Professeurs de Français, Jul 2025, Besançon (Université de Franche-Comté), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif de renforcement des littéracies universitaires via le numérique à destination d'étudiants réfugiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles approches de la langue pour quelles didactique des discours dans l'enseignement supérieur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LUDDES, Oct 2025, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution de corpus avec ChatGPT : ressource ou leurre pour l’enseignant de FOU ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus spécialisés et Intelligence artificielle, 7ème colloque franco-espagnol du réseau E.GRAPHELES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie de la formation en FOU : nouveaux besoins et nouveaux problèmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement du français sur objectif spécifique : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. T. Dam, J.-M. Mangiante et T. T. H. Tran, Mar 2023, Hanoi (Vietnam), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de correcteurs et formation à l’évaluation : impact des représentations dans les traces d’interventions des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international E-CALM « Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Faites l’exercice” : ou comment sensibiliser les étudiants à la rédaction de consigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Études « La consigne, un agent double : entre conception et formation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris Nanterre (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement à l’écriture universitaire : quels apports possibles des outils numériques et évaluatifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence plénière au 1er colloque Jeunes Chercheurs GRAMMATICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Grammatica, Nov 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des outils numériques dans les formations en FOU : l’exemple du DU FLEPES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La constitution de corpus pour l’analyse des erreurs “atypiques” dans les écrits universitaires : enjeux, défis et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Les outils numériques pour l’analyse et l’exploitation des discours universitaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Arras (Université d'Artois), France</w:t>
+              <w:t xml:space="preserve">Troisième colloque franco-espagnol « Apports et limites des corpus numériques en Analyse de discours et Didactique des langues de spécialité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034767v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La constitution de corpus pour l’analyse des erreurs “atypiques” dans les écrits universitaires : enjeux, défis et limites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’utilisation des outils numériques dans les formations en FOU : l’exemple du DU FLEPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième colloque franco-espagnol « Apports et limites des corpus numériques en Analyse de discours et Didactique des langues de spécialité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Arras (Université d'Artois), France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Les outils numériques pour l’analyse et l’exploitation des discours universitaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034746v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue(s) et précarité(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ben Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et précarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-32, 2025, 9782813005632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05192477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation en Français sur Objectif Spécifique / Français sur Objectif Universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Mangiante (dir.) et Chantal Parpette (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le FOS aujourd’hui. État de la recherche en Français sur Objectif Spécifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-80761-784-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1574,100 +1695,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un test d’évaluation des compétences en langue des étudiants allophones à l’entrée dans l’enseignement supérieur en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Mons-Hainaut; Université d'Artois, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01391273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1677,125 +1798,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consigne en FLE : un agent infiltré ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1942,51 +2063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04129107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4777" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229800v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gergaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1215340" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01391273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04109640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dimier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04129107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12536" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gergaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1215340" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01391273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04109640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>