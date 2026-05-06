--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1006,464 +1006,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seniors et formations numérisées : les conditions socio-organisationnelles de l'apprentissage en entreprise</w:t>
+                <w:t xml:space="preserve">Le travail d'une manager face à la ''transformation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anca Boboc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (1), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.047.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422362v1</w:t>
+                <w:t xml:space="preserve">hal-02363368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se former avec le numérique : entre exigence d’autonomie et quête de régulation</w:t>
+                <w:t xml:space="preserve">Les managers de proximité sont-ils les acteurs d’une forme d’empowerment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502194v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d'une manager face à la ''transformation numérique</w:t>
+                <w:t xml:space="preserve">Accompagner la « transformation digitale » : du flou des discours à la réalité des mises en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Boboc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.047.0087⟩</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.93-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.9391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363368v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les managers de proximité sont-ils les acteurs d’une forme d’empowerment ?</w:t>
+                <w:t xml:space="preserve">Se former avec le numérique : entre exigence d’autonomie et quête de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Boboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les organisations malades du numérique, 56, pp.47-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.8326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408137v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la « transformation digitale » : du flou des discours à la réalité des mises en œuvre</w:t>
+                <w:t xml:space="preserve">Seniors et formations numérisées : les conditions socio-organisationnelles de l'apprentissage en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Boboc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Apprentissage des adultes et Environnements numériques, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.9391⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02615271v1</w:t>
+                <w:t xml:space="preserve">hal-02422362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du partage de connaissances au travail collaboratif : portées et limites des outils numériques</w:t>
               </w:r>
@@ -1882,51 +1882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predomínio da gestão e violência simbólica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Maugeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,234 +2297,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages syndicaux des réseaux sociaux numériques : enjeux organisationnels et inscription dans les pratiques syndicales</w:t>
+                <w:t xml:space="preserve">Entre exigence de cohérence et enjeux démocratiques : les réseaux sociaux comme outils de communication des syndicats français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">XXIe congrès de l'Association Internationale de Sociologie de Langue Française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274611v1</w:t>
+                <w:t xml:space="preserve">hal-03274629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre exigence de cohérence et enjeux démocratiques : les réseaux sociaux comme outils de communication des syndicats français</w:t>
+                <w:t xml:space="preserve">Les usages syndicaux des réseaux sociaux numériques : enjeux organisationnels et inscription dans les pratiques syndicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe congrès de l'Association Internationale de Sociologie de Langue Française (AISLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">9e Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274629v1</w:t>
+                <w:t xml:space="preserve">hal-03274611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni militant, ni communicant, l’histoire singulière d’un syndicaliste sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Boboc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2594,51 +2594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie du numérique au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Boboc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 2200630093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2744,51 +2744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emprise de la gestion : la société au risque des violences gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Maugeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,51 +2845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et sociétés : regards sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 223 p., 2008, Sociologie de la gestion, 978-2-296-06487-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3332,51 +3332,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emprise de la gestion et violence symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Maugeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3472,51 +3472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Darcourt-Lezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gueissaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3880,51 +3880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126208v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benedetto-Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Domergue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Servel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632923v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mf9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Willemez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20615" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42991" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13226" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03679926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11793" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03232330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hugot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.042.0001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02422362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Boboc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02502194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8326" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.047.0087" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02408137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.034.0029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cihuelo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2859" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0303-76572012000200005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.022.0049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03599005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02388195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03221787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03607140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04179191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Outin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darcourt-Lezat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gueissaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03236428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126208v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benedetto-Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Domergue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Servel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632923v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mf9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Willemez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20615" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42991" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13226" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03679926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11793" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03232330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hugot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.042.0001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363368v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.047.0087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02408137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Boboc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02502194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8326" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02422362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.034.0029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cihuelo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2859" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0303-76572012000200005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.022.0049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03599005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02388195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03221787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03607140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04179191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Outin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darcourt-Lezat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gueissaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03236428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>