--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -120,2028 +120,2106 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simioni Melchior, Philippe Steiner, La Société du matching</w:t>
+                <w:t xml:space="preserve">Former à la non-discrimination à l’embauche : faire d’une obligation légale une réponse à des enjeux professionnels multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13uom⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1661f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126208v1</w:t>
+                <w:t xml:space="preserve">hal-05623203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la sociologie face au mal-logement ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simioni Melchior, Philippe Steiner, La Société du matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Servel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13uom⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265398v1</w:t>
+                <w:t xml:space="preserve">hal-05126208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMMENT ANALYSER LE CHANGEMENT TECHNOLOGIQUE DANS LES ORGANISATIONS ? UN REGARD RÉTROSPECTIF SUR LES PUBLICATIONS DE L’ANACT (1973-2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle place pour la sociologie face au mal-logement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rousseau</w:t>
+                <w:t xml:space="preserve">Laurence Servel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.65-78</w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (1), pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632923v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dupuy, François Sarfati, Gouverner par l’emploi. Une histoire de l’école 42</w:t>
+                <w:t xml:space="preserve">COMMENT ANALYSER LE CHANGEMENT TECHNOLOGIQUE DANS LES ORGANISATIONS ? UN REGARD RÉTROSPECTIF SUR LES PUBLICATIONS DE L’ANACT (1973-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.65-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887812v1</w:t>
+                <w:t xml:space="preserve">hal-04632923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages hétérogènes des réseaux sociaux au sein des organisations syndicales : entre ressources organisationnelles, expertise technique et savoir-faire militant</w:t>
+                <w:t xml:space="preserve">Camille Dupuy, François Sarfati, Gouverner par l’emploi. Une histoire de l’école 42</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/neg.038.0015⟩</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.112-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12mf9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003774v1</w:t>
+                <w:t xml:space="preserve">hal-04887812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que deviennent les collectifs en télétravail ? Une analyse par l’usage des outils collaboratifs</w:t>
+                <w:t xml:space="preserve">Les usages hétérogènes des réseaux sociaux au sein des organisations syndicales : entre ressources organisationnelles, expertise technique et savoir-faire militant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Télétravail et Inégalités, pp.[en ligne]. </w:t>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 38 (2), pp.15-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sociologies.20615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/neg.038.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131980v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tiffon, Le travail disloqué. Organisations liquides et pénibilité mentale du travail</w:t>
+                <w:t xml:space="preserve">Que deviennent les collectifs en télétravail ? Une analyse par l’usage des outils collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (2), pp.[en ligne]. </w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Télétravail et Inégalités, pp.[en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.42991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.20615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140354v1</w:t>
+                <w:t xml:space="preserve">hal-04131980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de travail collaboratifs, révélateurs et amplificateurs des tensions dans le travail des cadres</w:t>
+                <w:t xml:space="preserve">Guillaume Tiffon, Le travail disloqué. Organisations liquides et pénibilité mentale du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Numérique au travail, un moment politique ?, 47, pp.71-85. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (2), pp.[en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.13226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/sdt.42991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140353v1</w:t>
+                <w:t xml:space="preserve">hal-04140354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de lecture de : Claire Edey Gamassou et Arnaud Mias (coord.), Dé-libérer le travail. Démocratie et temporalités au cœur des enjeux de santé au travail, Teseo, 2021, 527 pages</w:t>
+                <w:t xml:space="preserve">Les outils de travail collaboratifs, révélateurs et amplificateurs des tensions dans le travail des cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20, pp.[en ligne]. </w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numérique au travail, un moment politique ?, 47, pp.71-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.11793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.13226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679926v1</w:t>
+                <w:t xml:space="preserve">hal-04140353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaître et reconnaître le travail des managers de proximité</w:t>
+                <w:t xml:space="preserve">Compte rendu de lecture de : Claire Edey Gamassou et Arnaud Mias (coord.), Dé-libérer le travail. Démocratie et temporalités au cœur des enjeux de santé au travail, Teseo, 2021, 527 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ughetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sopr.042.0001⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.11793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232330v1</w:t>
+                <w:t xml:space="preserve">hal-03679926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d'une manager face à la ''transformation numérique</w:t>
+                <w:t xml:space="preserve">Connaître et reconnaître le travail des managers de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ughetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (1), pp.87-95. </w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 42 (2), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.047.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sopr.042.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363368v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les managers de proximité sont-ils les acteurs d’une forme d’empowerment ?</w:t>
+                <w:t xml:space="preserve">Le travail d'une manager face à la ''transformation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (1), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.047.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408137v1</w:t>
+                <w:t xml:space="preserve">hal-02363368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la « transformation digitale » : du flou des discours à la réalité des mises en œuvre</w:t>
+                <w:t xml:space="preserve">Les managers de proximité sont-ils les acteurs d’une forme d’empowerment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca Boboc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615271v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se former avec le numérique : entre exigence d’autonomie et quête de régulation</w:t>
+                <w:t xml:space="preserve">Accompagner la « transformation digitale » : du flou des discours à la réalité des mises en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Boboc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.8326⟩</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.93-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.9391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502194v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seniors et formations numérisées : les conditions socio-organisationnelles de l'apprentissage en entreprise</w:t>
+                <w:t xml:space="preserve">Se former avec le numérique : entre exigence d’autonomie et quête de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Boboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca Boboc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les organisations malades du numérique, 56, pp.47-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.8326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422362v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du partage de connaissances au travail collaboratif : portées et limites des outils numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Klein</w:t>
+                <w:t xml:space="preserve">Seniors et formations numérisées : les conditions socio-organisationnelles de l'apprentissage en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Boboc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Apprentissage des adultes et Environnements numériques, 19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01668995v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vous prendrez en charge le côté humain du projet »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du partage de connaissances au travail collaboratif : portées et limites des outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (2), pp.45. </w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (1), pp.29-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.040.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sopr.034.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03298739v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01668995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils numériques en quête d’inscription organisationnelle</w:t>
+                <w:t xml:space="preserve">« Vous prendrez en charge le côté humain du projet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n° 205 (5), pp.203. </w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (2), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.205.0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sava.040.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03298731v1</w:t>
+                <w:t xml:space="preserve">halshs-03298739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace dans l’analyse du travail</w:t>
+                <w:t xml:space="preserve">Des outils numériques en quête d’inscription organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cihuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.2859⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 205 (5), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.205.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03298728v1</w:t>
+                <w:t xml:space="preserve">halshs-03298731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre pratique commerciale et travail réputationnel : l’invention d’une nouvelle forme de relation client ?</w:t>
+                <w:t xml:space="preserve">L’espace dans l’analyse du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Klein</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cihuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01669302v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03298728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predomínio da gestão e violência simbólica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+                <w:t xml:space="preserve">Entre pratique commerciale et travail réputationnel : l’invention d’une nouvelle forme de relation client ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Saúde Ocupacional / Brazilian Journal of Occupational Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (26), pp.147-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03298737v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01669302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des statistiques au coeur de la relation clients : l'accès aux « données clients », leur effet sur l'organisation du travail et les relations clients/vendeurs en boutique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predomínio da gestão e violência simbólica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Maugeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (1), pp.49. </w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Saúde Ocupacional / Brazilian Journal of Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (126), pp.225-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sopr.022.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/S0303-76572012000200005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03298734v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03298737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des statistiques au coeur de la relation clients : l'accès aux « données clients », leur effet sur l'organisation du travail et les relations clients/vendeurs en boutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.022.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03298734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la vente d'assurances au customer relationship management. Le rôle des outils techniques dans la recomposition d'une activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003/4 (120), pp.207-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03298822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2151,413 +2229,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recompositions d’un métier « voué à disparaitre » : les usages du numérique par les secrétaires et assistantes dans des organisations en changement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque inter-congrès de l’AFS -Travail, emploi et organisations à l’ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM-Paris, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation du travail à l’épreuve du numérique : effets croisés de l’automatisation, de la virtualisation et de la désintermédiation des activités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation digitale et travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre exigence de cohérence et enjeux démocratiques : les réseaux sociaux comme outils de communication des syndicats français</w:t>
+                <w:t xml:space="preserve">Les usages syndicaux des réseaux sociaux numériques : enjeux organisationnels et inscription dans les pratiques syndicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe congrès de l'Association Internationale de Sociologie de Langue Française (AISLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">9e Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274629v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages syndicaux des réseaux sociaux numériques : enjeux organisationnels et inscription dans les pratiques syndicales</w:t>
+                <w:t xml:space="preserve">Entre exigence de cohérence et enjeux démocratiques : les réseaux sociaux comme outils de communication des syndicats français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">XXIe congrès de l'Association Internationale de Sociologie de Langue Française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274611v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni militant, ni communicant, l’histoire singulière d’un syndicaliste sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Boboc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2567,417 +2645,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie du numérique au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Boboc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 2200630093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation face aux transformations de la relation de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cihuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Largier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harmattan. 2017, 978-2-343-11075-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emprise de la gestion : la société au risque des violences gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Maugeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 311 p., 2011, 978-2-296-55068-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et sociétés : regards sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 223 p., 2008, Sociologie de la gestion, 978-2-296-06487-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les usages des systèmes d'information et des TIC : quelles démarches, quelles méthodes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANACT. , 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03298823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2987,201 +3065,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication syndicale sur les réseaux sociaux numériques, un tournant participatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brugière Fabien; Fortuné Sabine; Goussard Lucie; Tiffon Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre l’insoutenabilité du travail. Syndicalismes et santé au temps des réformes néolibérales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, p. 199-223, 2025, 9782365124713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05453154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La satisfaction client entre socialisation des consommateurs et évaluation des salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chambost Isabelle; Metzger Jean-Luc Nocenti Brice Sanson David; Nocenti Brice Sanson David; Sanson David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de la gestion et du management Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses universitaires du Septentrion, 2024, Capitalismes-éthique-institution, 978-2-7574-4030-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3191,124 +3269,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de plateforme : diversité des modèles, inégalités des situations de travail et usages de la protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Outin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les notes de la MAR, DARES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3318,235 +3396,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emprise de la gestion et violence symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Maugeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que pourrait-être une sociologie de la gestion ? Actes de la journée d'études du RT 30 de l'AFS, 11 mars 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Craipeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Darcourt-Lezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gueissaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3556,184 +3634,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les caractéristiques de l’offre de formation à la non-discrimination à l’embauche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Ministère de travail. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organisations syndicales et les réseaux sociaux : Militants, activités et organisations aux prises avec les outils numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRES. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3880,51 +3958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126208v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benedetto-Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Domergue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Servel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632923v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mf9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Willemez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20615" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42991" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13226" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03679926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11793" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03232330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hugot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.042.0001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363368v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.047.0087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02408137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Boboc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02502194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8326" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02422362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.034.0029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cihuelo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2859" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0303-76572012000200005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.022.0049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03599005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02388195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03221787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03607140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04179191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Outin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darcourt-Lezat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gueissaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03236428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623203v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benedetto-Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1661f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Domergue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Servel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mf9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Willemez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13226" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03679926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11793" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03232330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hugot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.042.0001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.047.0087" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02408137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Boboc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9391" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02502194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02422362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.034.0029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0203" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cihuelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2859" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0303-76572012000200005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.022.0049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03599005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02388195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03221787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03607140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04179191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Outin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darcourt-Lezat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gueissaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03236428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>