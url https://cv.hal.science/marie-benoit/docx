--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie BENOIT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheure en Agronomie à l'ISARA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialisée en Agriculture & Environnement, notamment sur les fuites d'azote issues des systèmes de grandes cultures en agriculture biologique et conventionnelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal assessment of soil microbial respiration at microscale using proximal hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09670335251408843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Auchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.ST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Circular Collider Feasibility Study Report Volume 2: Accelerators, technical infrastructure and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Auchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.ST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 234 (19), pp.5713-6197. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01967-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers : Eau en Wallonie et Azote Potentiellement Lessivable (APL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mag'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative network of organic and conventional crop farms in the Seine Basin (France) for evaluating nitrate leaching and yield performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 148, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnecting crop and cattle farming to reduce nitrogen losses to river water of an intensive agricultural catchment (Seine basin, France): past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.76-90. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2016.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau collaboratif de mesure de la lixiviation en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of nitrous oxide production of a luvisolic soil in batch experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2014.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrous oxide emissions and nitrate leaching in an organic and a conventional cropping system (Seine basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 213, pp.131-141. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2015.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curative vs. preventive management of nitrogen transfers in rural areas: Lessons from the case of the Orgeval watershed (Seine River basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 144, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate leaching from organic and conventional arable crop farms in the Seine Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (3), pp.285-299. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-014-9650-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nitrogen cascade in arable crop areas of the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.272--281. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2013.0640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin de l'Orgeval : un site rassembleur pour l'étude de la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SOERE-RBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Bassins Versants (RBV). Paris, FRA., 2015, Paris, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen leaching from organic agriculture and conventional crop rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic farming systems as a driver for change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordic Association of Agricultural Scientists, 2013, Bredsten, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of proximal hyperspectral imaging to estimate the spatial and temporal variability of soil microbial respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Grande-Motte, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un observatoire de la lixiviation du nitrate en agricultures biologiques et conventionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement &amp; innovation en agriculture biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations et pertes d’azote dans les différents compartiments aquifère-sol-atmosphère. Cas d’une exploitation agricole du bassin d’Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2013.vol04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol - Quantification des externalités de l'agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Sautereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de l'Agriculture et de l'Alimentation Biologiques (ITAB). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un observatoire du lessivage du nitrate en AB dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fuites d'azote en grandes cultures céréalières : Lixiviation et émissions atmosphériques dans des systèmes biologiques et conventionnels du bassin de la Seine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie BENOIT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheure en Agronomie à l'ISARA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialisée en Agriculture & Environnement, notamment sur les fuites d'azote issues des systèmes de grandes cultures en agriculture biologique et conventionnelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal assessment of soil microbial respiration at microscale using proximal hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie J. B. Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J. -M. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09670335251408843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Auchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.ST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Circular Collider Feasibility Study Report Volume 2: Accelerators, technical infrastructure and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Auchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.ST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 234 (19), pp.5713-6197. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01967-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking changes in the soil microbial community to C and N dynamics during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (11), pp.3039 - 3059. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2095-3119(20)63567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Winter Pea Crop (Instead of Rapeseed) on Soil Microbial Communities, Nitrogen Balance and Wheat Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture10110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiers : Eau en Wallonie et Azote Potentiellement Lessivable (APL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mag'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative network of organic and conventional crop farms in the Seine Basin (France) for evaluating nitrate leaching and yield performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 148, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnecting crop and cattle farming to reduce nitrogen losses to river water of an intensive agricultural catchment (Seine basin, France): past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.76-90. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2016.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau collaboratif de mesure de la lixiviation en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of nitrous oxide production of a luvisolic soil in batch experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2014.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrous oxide emissions and nitrate leaching in an organic and a conventional cropping system (Seine basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 213, pp.131-141. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2015.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curative vs. preventive management of nitrogen transfers in rural areas: Lessons from the case of the Orgeval watershed (Seine River basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 144, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate leaching from organic and conventional arable crop farms in the Seine Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (3), pp.285-299. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-014-9650-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nitrogen cascade in arable crop areas of the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.272--281. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2013.0640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin de l'Orgeval : un site rassembleur pour l'étude de la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du SOERE-RBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Bassins Versants (RBV). Paris, FRA., 2015, Paris, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen leaching from organic agriculture and conventional crop rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic farming systems as a driver for change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordic Association of Agricultural Scientists, 2013, Bredsten, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of proximal hyperspectral imaging to estimate the spatial and temporal variability of soil microbial respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Grande-Motte, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un observatoire de la lixiviation du nitrate en agricultures biologiques et conventionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement &amp; innovation en agriculture biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations et pertes d’azote dans les différents compartiments aquifère-sol-atmosphère. Cas d’une exploitation agricole du bassin d’Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2013.vol04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol - Quantification des externalités de l'agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Sautereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de l'Agriculture et de l'Alimentation Biologiques (ITAB). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un observatoire du lessivage du nitrate en AB dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fuites d'azote en grandes cultures céréalières : Lixiviation et émissions atmosphériques dans des systèmes biologiques et conventionnels du bassin de la Seine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01165033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05486236v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335251408843" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01967-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.07.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2014.10.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.04.030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-014-9650-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0640" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2013.vol04" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165033v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066540" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05600743v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J. B. Gorretta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335251408843" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01967-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Rezgui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2095-3119(20)63567-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10110548" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.07.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2014.10.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.04.030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-014-9650-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0640" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2013.vol04" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165033v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066540" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>