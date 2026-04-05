--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Benoit MAGRINI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Benoit MAGRINIIngénieur de recherche Hors Classeen sciences économiquesDépartement ACT, UMR AGIR du centre INRAE-Occitanie de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-benoitmagrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8027-7496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114266476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde d'une race locale porcine par la filière Noir de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrini Marie-Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Mission-Oriented Innovation Systems Develop? An Analysis of a Regional Formal Network Supporting Legumes Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.I195-XXVII. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/e.jie.pr2.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des certifications environnementales dans la transition agroécologique de filières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Bréavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.34-49. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safeguarding a local breed of pig through the Noir de Bigorre value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of environmental certification in the agroecological transition of plantbased sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Bréavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant proteins for human and environmental health: knowledge, barriers, and levers for their development, a case study in France. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cailliatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (4), pp.42. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01034-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties prenantes du secteur laitier convergent-elles vers une ambition partagée ? Une analyse lexicométrique dans le cadre de la réforme de la PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 389 (3), pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la diversité agricole dans les territoires : de nouvelles formes de complémentarité à organiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol93-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and network resources in innovation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholez Célia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Innovation and Societal Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (June), pp.100712. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eist.2023.100712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les motivations à l'achat de pâtes alimentaires pour une filière blé dur française durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 386, pp.67-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle singularité des contrats sur la production, en France, dans un contexte de transition des filières agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melise Bouroullec-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 385, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.11830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unbalanced development among legume species regarding sustainable and healthy agrifood systems in North-America and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-022-01294-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociotechniques de filière et fonctions des systèmes d’innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 70 (1), pp.181-207. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.070.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm changes of the food system How escape lock-in ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.43-64. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, alimentation, environnement, santé : à quand des politiques enfin cohérentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition of the French institutional food services: a multi-level perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 381, pp.95-112. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.10408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking research lock-in through a diachronic analysis of topic cluster trajectories in scholarly publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (11), pp.6265-6189. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04514-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaged foods with pulse ingredients in Europe: A dataset of text-mined product formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108173. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une seule santé, pour refonder véritablement l’agriculture et l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Up' Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Level Sustainability Transition Pathways of Institutional Food Services in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, 15p. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2022.943020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How institutional food services can contribute to sustainable agrifood systems? Investigating legume serving, cooking and sourcing through France in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.297-318. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-021-00146-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus d’agroécologie : une approche par les usages et avis d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inter-firm knowledge through contractual governance: A case study of production contracts for faba-bean procurement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.135-146. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (23), pp.6833. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de projets de complémentarité culture – élevage à l’échelle du territoire en France : de l’innovation technique à l’innovation territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.45-59. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/MYICHB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The drivers of product innovations in pulse-based foods: insights from case studies in France, Italy and USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (28), pp.111-143. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.028.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les légumineuses dans une Europe agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, octobre-décembre (370), pp.125-129. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-technical lock-in hinders crop diversification in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.54. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0535-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovation in Plant Breeding: Insights from the Sunflower Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 172, pp.2225-2233. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses for Sustainability: Breaking Agriculture and Food Sectors Out of Lock-In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2018.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français et le blé dur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mars/Avril (206), pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation socio-économique des formes d’agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.99-120. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plurality of values in sustainable agriculture models: diverse lock-in and coevolution patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), 13 p. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09881-230121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition en acides gras poly-insaturés de notre assiette et utilisation des matières premières agricoles en France : une amélioration lente, mais insuffisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), 10 p. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition vers des systèmes agricole et agro-alimentaire durables : quelle place et qualification pour les légumineuses à graines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaelle Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.53-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du concept de santé globale pour accompagner les transitions agricoles et alimentaires : application au cas des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.83-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats de production en grandes cultures. Coordination et incitations par les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (360), pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation animale et santé humaine : quels défis pour l’agronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing coupled innovations for the sustainability transition of agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are grain-legumes rarely present in cropping systems despite their environmental and nutritional benefits? Analyzing lock-in in the French agrifood system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, pp.152-162. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we balance our dietary intake of polyunsaturated fats by consuming products from grass-fed livestock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 228, pp.301-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les acides gras questionnent le système agricole et agro-alimentaire : propositions pour une analyse intégrée de notre chaîne alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (65), pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes alimentaires dans la filière protéagineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.127-141. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622740546392378E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d'innovation dans les systèmes laitiers français : une analyse socio-technique de la démarche &amp;quot;bleu-blanc-coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (48), pp.187-210. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.048.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall's versus Jacobs' externalities in firm innovation performance: The case of French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (11), pp.1840-1858. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2014.950561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des cultures : comment la promouvoir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.7-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver des légumineuses à graines en pure ou en association avec des céréales : points de vue d’acteurs du système sociotechnique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/d71a-mz60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’innovation dans l’alimentation des bovins - lait : une analyse du processus de diffusion de la démarche « Bleu-Blanc-Coeur » et de ses répercussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique et synergies entre filières du végétal et de l’animal. Une analyse de la niche d’innovation Bleu-Blanc-Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.139-161. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ep8b-m687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale–légumineuse à graines dans les filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (Novembre), pp.199-212. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/c3y3-b679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation animale et organisation des filières : une comparaison pois protéagineux-lin oléagineux pour comprendre les facteurs freinant ou favorisant les cultures de diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), 10 p. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2013011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles innovantes et logistique des coopératives agricoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 338, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance à l'innovation, taille et environnement spatial: le cas des firmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.2033-2056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures : étude au niveau des exploitations agricoles et des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oléagineux Corps Gras Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), 10 p. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2013007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans l'Europe du XXIè siècle : Quelle place dans les systèmes agricoles et alimentaires actuels et futurs ? Quels nouveaux défis pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.283-312. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/767p-n553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation à l'œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oléagineux Corps Gras Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), 3 p. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2013006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legumes for feed, food, biomaterials and bioenergy in Europe : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, décembre (Online), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0189-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Influences farm size growth? An Illustration in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Akimowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (2), pp.242-269. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aepp/ppt008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration economies, firms' spatial organization and innovation performance: some evidence from the french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (7), pp.607-630. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2012.726809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique, innovation et effets de verrouillage : le rôle de la structure organisationnelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1), pp.34-45. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signalisation de la qualité chez les petites coopératives agricoles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.705-733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-Income Migration Trade-Off of Young French Workers : An Analysis per Education Level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (2), pp.282-295. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2011.579595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational planning: a simulation approach for the creation or closure of school classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bonneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (4), pp.595-615. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/b36043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job qualification, distance between towns and geographical relocation for french youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (10), pp.2141-2161. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098010382675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational planning: a simulation approach for the creation or closure of school classes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-B. Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bonneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité géographique des jeunes: du système éducatif à l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/form.110.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité géographique des jeunes ouvriers et employés est-elle rentable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (185), pp.63-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rendements de la mobilité spatiale des jeunes actifs. Une analyse comparative par niveau de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, octobre (3), pp.391-420. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.073.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit aperçu de la pensée économique au fondement des approches sociotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiative for design in agrifood systems (IDEAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Lyon, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing risks of crop diversification for the agroecological transition, is contracting in the value chain a part of the solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Bréavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Sustainability Transitions (IST) Conference 2025. Tensions and Trade - Offs in Structural Changes for Sustainability Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainability Transition Research Network, Jun 2025, Lisbon, Portugal. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche soutient-elle la biodiversité ? Une analyse bibliométrique de la diversité des espèces légumineuses dans les sciences de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Labex SMS - Des mondes passés aux futurs émergents : réseaux, conflits, solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel processus de transition vers la durabilité face au verrouillage du secteur agricole et alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition CESER (Conseil économique, social et environnemental de Bretagne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Toulouse, France. 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche-Regime Contractual Arrangements as Drivers of Agri-Food Transitions: Insights from the French Dairy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melise Bouroullec-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII EAAE Congress : food system transformation in challenging times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists, Aug 2025, Bonn (Germany), Germany. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du « juste prix » : le regard de l'économiste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix juste des produits agricoles: mythe ou réalité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEJUC et le CDA, Université Toulouse Capitole, May 2024, Toulouse, France. pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard de l’économiste sur la construction de prix justes dans le secteur agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le prix juste des produits agricoles: mythe ou réalité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance contractuelle pour structurer des filières durables pour les légumineuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Bréavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle SPECIFICS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'action collective peut-elle favoriser le développement de la filière légumineuses ? Une analyse de la contribution de l'association FILEG aux fonctions d'un Système d'Innovation Responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly, Sénégal. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical inquiry approach for innovation in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA2024 | SYSTEMIC CHANGE FOR SUSTAINABLE FUTURES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle diversité d'espèces légumineuses à graines est utilisée par l'industrie agroalimentaire dans le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’insertion des légumineuses au regard des dynamiques d’action collective : comment construire des systèmes d’innovation responsables à l’échelle des filières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du projet ANR « INSERER-LES »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia, May 2024, Paris, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Mission-oriented Innovation Systems could drive responsible innovation for sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées de Recherche en Sciences Sociales INRAE, SFER, CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Reims, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la capacité transformative de la contractualisation dans les filières légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels leviers pour une agriculture sans pesticides ? Résultats à mi-parcours du Programme Prioritaire de Recherche « Cultiver et Protéger Autrement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fonctionnement des niches dans les filières agroalimentaires ? Une étude qualitative de démarches de filières en transition vers l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les paradigmes de l’offre agroindustrielle pour analyser la trajectoire de transition vers des systèmes alimentaires sains et durables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TSE Toulouse School of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la spécialisation agricole dans les territoires : entre marchés, planification politique et choix des acteurs, quelles régulations, comparativement à d’autres secteurs d’activités ? [Table-ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carrefours de l’innovation agronomique (CIAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Agreenium; ENSAT, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel système d’innovation responsable les membres de l’association FILEG construisent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d’Administration de l’association FILEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Baziège, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurturing niche innovations by agrifood value chains in transition to agroecology. A qualitative analysis through eleven case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International sustainability transitions conference: responsibility and reflexivity in transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Utrecht, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de recherche sur les protéines végétales: focus sur les processus transformatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la fouille de texte appliquée aux listes d’ingrédients contribue à analyser l’offre alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Végétransform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique : les filières sous le prisme des systèmes d’innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l’innovation du RRI-Réseau de Recherche sur l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations produits à base de légumineuses à graines pour l’alimentation humaine : analyse MINTEL-GNPD 2010-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Innov de Terres Univia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume food development in catering (institutional food services)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Legumes in Transition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d’un agenda de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melise Bouroullec-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la performance des trajectoires scientifiques sous le prisme des sources de financement de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : L’argent de la science (2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2021, Online, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational Arrangements in Value Chains for Developing Legumes : focus on the Product Contract Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholez Célia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Legumes in Transition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique et alimentaire vers plus de protéines végétales diversifiées : comment l’analyser et l’accompagner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’échanges autour de l’amélioration des protéines végétales pour la santé des consommateurs et des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Plant2Pro et QUALIMENT d’INRAE, Apr 2021, Webinaire, France. 42p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations produits avec légumineuses en alimentation humaine: quels produits pour quels marchés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Webinaire, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baromètre du GPN: Une sélection de faits & chiffres clés sur le développement des protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le baromètre du GPN (Groupe Protéines Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de réussite et leviers impératifs au développement des espèces protéagineuses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées UFS: Assemblée de section céréales à paille &amp; protéagineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d'un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food product innovations with grain legumes: which products for which markets? Global overview from MINTEL-GNPD 2010-2019 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Legumes in Transition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock-in or transition trends on food markets? Unpacking food product innovations on large markets with big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Sustainability Transitions Conference (IST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainability Transitions Research Network (STRN), Oct 2021, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plat végétarien en restauration collective : Quelles pratiques et quels regards des professionnels en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions écologiques en transactions et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production contracts as a networking lever for system building. Some evidence from a comparative analysis of agrifood value-chains in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions écologiques en transactions et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.216-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation de la restauration collective : analyse socio-historique de la transition du secteur en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée de recherche interdisciplinaire - Pratiques alimentaires, santé et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sciences de l'alimentation au travers des publications académiques(1980-2018): vers quelles innovations les connaissances scientifiques orientent les légumineuses à graines en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées internationales d'Analyse statistique des Données Textuelles (JADT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Bonnet (Université de Toulouse 3 - Paul Sabatier); Annette Burguet (Université de Toulouse 3 - Paul Sabatier); Guillaume Cabanac (Université de Toulouse 3 - Paul Sabatier); Lucie Loubère (Université de Toulouse 3 - Paul Sabatier); Pascal Marchand (Université de Toulouse 3 - Paul Sabatier); Daniel Pélissier (Université de Toulouse 1 - Capitole); Gaël Plumecoq (Institut National de la Recherche Agronomique); Pierre Ratinaud (Université de Toulouse 2 - Jean Jaurès); Julie Renard (Université de Toulouse 2 - Jean Jaurès); Natacha Souillard (Université de Toulouse 3 - Paul Sabatier), Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières orientations pour construire ensemble TETRAE Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are legume crops valued in Europe? Insights from the analysis of several Value Chains case studies in the H2020 LegValue Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Muel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable diets in institutional food services. A sociotechnical study of legumes serving, cooking and sourcing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a sample of strategies for sustainable development in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures durables : pluralité des formes et des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Reims, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel “Supply Chains and Market Segments”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The development of plant proteins in the European Union : opportunities and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienne, Austria. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and enablers to crop diversification: a case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des protéines végétales dans nos systèmes agricole et alimentaire: quel croisement des enjeux de la transition agroécologique et nutritionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Journées techniques des industries céréalières (JTIC International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-économique des chaînes de valeur légumineuses en Europe : quels premiers enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Muel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 (Rencontres Francophones Légumineuses 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Cirad, Terres Univia, Terres Inovia, Oct 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique de l’exploitation agricole au système agro-alimentaire territorialisé : enjeux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Reims, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins au développement des légumineuses à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution LEGITIMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes d'échanges entre céréaliers et éleveurs en France : des dynamiques collectives pour l'autonomie en légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumes secs en France: Quelles stratégies de développement face au verrouillage du système agricole et agro-alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RAC-SOLAGRO Les légumes secs : Quels développements possibles à l’échelle des territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la valeur des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres participatives légumineuses Grand Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Carcassonne, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses, une solution pour nourrir la planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Visiatome pour l'année internationale des légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nîmes, France. 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé comme cadre d’analyse pour penser conjointement les questions agricoles, environnementales et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical knowledge and production contracts between a company and its suppliers: lessons from a French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la valeur des légumineuses : point de vue d'une économiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la Fondation Louis Bonduelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses à graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses - RFL#1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur les Légumineuses RFL (membres du comité d’organisation logistique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dijon, France. 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles innovations pour combiner productivité et valeur d’usage des légumineuses à graines dans les systèmes agricoles et agro-alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dijon, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses, des graines d’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale Coopérative QUALISOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Valence d'Agen, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value pluralism, legitimacy and agriculture models: A socio-agronomic approach to sustainable transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Lereps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique et structuration de nouvelles filières agro-alimentaires : enseignements à partir de la filière Bleu-Blanc-Coeur dans le secteur laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping cereal and grain legume:10 years of experiments from field to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Intercropping for Agronomy and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Xi'an, China. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value pluralism, legitimacy, and agriculture models: A socio-agronomic approach to sustainable transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de production en grandes cultures: incitation et coordination en contexte d’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers des systèmes agro-alimentaires durables : quelle place et qualification pour les légumineuses à graines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Transformation de l'Agriculture, 20 ans après : renouveler les approches institutionnalistes sur l'agriculture et l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et diffusion de standards de qualité dans le secteur laitier : une analyse de la niche d’innovation Bleu-Blanc-Cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l’agriculture et l’alimentation. La « grande transformation » 20 ans après.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental vs radical innovation: How do spatial externalities matter? The case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et diversification des cultures. Diversification des cultures : une exigence environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'agriculture. SIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroître l’acceptabilité des protéines végétales par le consommateur : un besoin d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international de l’agriculture-SIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale-légumineuse à graines dans les filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 252 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les relations entre système alimentaire, système agricole et services écosystémiques : le cas des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche sur les systèmes alimentaires durables 18 décembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et diversification des cultures. La nécessité d’actions coordonnées à l’échelle des filières pour relancer la diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'agriculture. SIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d’acteurs et freins à l’adoption de pratiques innovantes au sein des filières agro-alimentaires : réflexions à partir de l’étude de la filière blé dur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée d’études sur les dynamiques territoriales vers l’AB et l’écologisation des systèmes agri-alimentaires – Ecodev Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural innovative practices and impacts of the supply chain : An ex-ante study of the logistics of agricultural cooperatives to estimate the acceptability of durum wheat-grain legumes intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. 330 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguminosis facing lock‐in effects: enhancing food chain coordination to unlock ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. 330 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies de localisation et d’urbanisation dans la performance à l’innovation : Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belfort, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location versus urbanization economies in firms’ innovation performance: the case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of innovation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint Etienne, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme, design organisationnel et innovation : Le cas des industries Agro-Alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR : Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme et performance à l’Innovation : Le cas des industries agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées de recherche en sciences sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économétrique des facteurs influençant la taille et la croissance des exploitations agricoles du sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akimowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Bergez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées INRA SFER CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon(FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel renouvellement des questions de recherche sur les légumineuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop légumineuses: Atelier de réflexion pour un renouvellement des questions de recherche sur les Légumineuses : du gène à la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des systèmes agricoles innovants sur les filières agro-industrielles : une étude sur les capacités logistiques des coopératives agricoles pour valoriser les cultures associées blé dur - légumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48è colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Schoelcher, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les facteurs influençant la taille et l’évolution en taille des exploitations agricoles de la région Midi-Pyrénées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Akimowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de recherches en sciences sociales INRA SFER CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2011, Dijon, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel renouvellement des questions de recherches sur les légumineuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de réflexion pour un renouvellement des questions de recherche sur les légumineuses : du gène à la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du choix d’adoption entre marque et signe: une étude économétrique de la petite coopération agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. journée INRA-SFER-CIRAD de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants spatiaux de l'innovation: comparaison urbain, periurbain, rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - ASRDLF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agro- écologique, innovation et effets de verrouillage: le rôle de la structure organisationnelle des filières. Le cas de la filière blé dur française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la firme et performances à l'innovation: le cas de l'industrie française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eurolio. "Les indicateurs d'innovation localisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How contracting in the value chain can reduce farmer's exposure to risks and enhance crop diversification ? A case study approach in the crop sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Bréavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EAAE Congress : Food System Transformation in Challenging Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Bonn, Germany. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of directionality in Mission-oriented Innovation Systems: insights from the French legume sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual International Sustainability Transitions (IST) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisbon, Portugal. , 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de légumineuses en France : analyse des décisions d’achat des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikpidi Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des connaissances scientifiques et des innovations sur les légumineuses à graines (soya & pulses) : Comment les sciences contribuent-elles au verrouillage ou déverrouillage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LISST 2019 : Savoirs, Réseaux, Médiations (SRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France. 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BILAG : une bibliométrie de la littérature scientifique mondiale sur les légumineuses à graines pour comprendre la dynamique de la recherche sur ces espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pois, fèverole, lupin, soja pour l’alimentation humaine : quelle place dans la littérature scientifique mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFL Groupe Filières Légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception des critères de sélection variétale des légumineuses à graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to break out the lock-in on crop diversification in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European IFSA Symposium: Farming systems facing global challenges: Capacities and strategies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. , 2014, Farming systems facing global challenges : Capacities and strategies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000-2009 Publication metrics reveal world trends of grain legume research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. EASE General Assembly and Conference ‘Editing in the Digital World’.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contrats dans les filières agricoles, forêt-bois et halieutiques : dialogue entre le droit, l'économie et la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-B. Magrini, R.-J. Aubin-Brouté, Z. Bouamra-Mechemache, G. Marty et A. Vignes, coord. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 230 p., 2025, Synthèses, 978-2-7592-4074-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae; Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228p., 2024, 978-2-7592-3953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des cultures : lever les obstacles agronomiques et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.104, 2014, 9782759222780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures associées céréale / légumineuse : en agriculture &amp;quot;bas intrants&amp;quot; dans le sud de la France, projet PerfCom - Peuplements Complexes Performants en agriculture à bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Bernard,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats de production en grandes cultures: des stratégies de différenciation sur le marché.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Benoît Magrini (coordination scientifique), Raphaèle-Jeanne Aubin-Brouté (coordination scientifique), Zohra Bouamra-Mechemache (coordination scientifique), Gérard Marty (coordination scientifique), Annick Vignes (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des contrats dans les filières agricoles, forêt-bois et halieutiques: Dialogue entre le droit, l'économie et la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 2025, 9782759240753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quæ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.208-209, 2024, 978-2-7592-3953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feillet‐coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/afd0-v035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/659d-3e34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/sfr0-y237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/n3dh-8745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boutonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/y2hz-a998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Petreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7czc-6824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological lock-in and pathways for crop diversification in the bio-economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Nieddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecosystem Diversity. Reconciling contemporary agriculture and environmental quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic press, Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 478 p., 2019, 978-0-12-811050-8. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00024-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition from farms to territorialised agri-food systems: Issues and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic Characterisation of Agriculture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques-Eric Bergez; Elise Audouin; Olivier Therond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.21-43, 2019, 978-3-030-01953-2. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures : une approche socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic dynamics of technological trajectories and pathways of crop diversification in bio-economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Nieddu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecosystem Diversity : Reconciling Contemporary Agriculture and Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 478 p., 2018, 9780128110508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches de filière: une clé de réussite pour la relance des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d’innovation Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 48 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/edxe-y440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall’s versus jacobs’ externalities in firm innovation performance: the case of french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation - Public Policy Renewal and Empirical Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2017, 9781138209145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/37nq-fw45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/yhhw-eh03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses multi-enjeux et dynamiques socioéconomiques des systèmes de production avec légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les légumineuses pour des systèmes agricoles et alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-7592-233 5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses pour l’alimentation humaine : conséquences nutritionnelles et effets santé, usages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Le Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les légumineuses pour des systèmes agricoles et alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 515 p., 2015, 978-2-7592-233 5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels de l’innovation-produit : les spécificités des firmes agroalimentaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulit Garedew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans les entreprises : Moteurs, moyens et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 316 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de mesure de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Agbossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bergeon-Carel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la mobilité étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la mobilité des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Agbossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Landrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la mobilité étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les produits agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 6p. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/xtcv-5b27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d’enquête sur la perception de la durabilité de la filière blé dur auprès du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 11p. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/BTKFPQ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la bonne utilisation du contrat-type. « Contrat de production de légumineuses à graines d’Occitanie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Simmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/NTR2-K359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des filières et contractualisation: modalités et enjeux. Un guide réflexif pour accompagner le développement des légumineuses à graines en région Occitanie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Krajeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martel Draaf Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rhrt-rb18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses en restauration collective : une enquête menée auprès des cuisines en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/F66P-NA32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures : une diversité sémantique et de nombreuses questions. Réflexions des groupes filières céréales, oléagineux et légumineuses de l’Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.19-38. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/PYG3XU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures – le cas des filières céréales, oléagineux et légumineuses à graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.39-77. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/VRRBGL⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How niche-regime contractual arrangements foster agri-food transition? An in-depth case study in the French dairy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melise Bouroullec-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which crop biodiversity is used by the food industry throughout the world? A first evidence for legume species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un guide réflexif pour la construction de démarche d’innovation collective dans les filières agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agroécologie, innovations, territoires (INRAE AGIR). 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TETRAE-Occitanie : Un programme de recherche en partenariat avec les acteurs de terrain pour la transition agroécologique en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage et déverrouillages possibles du secteur agricole et alimentaire pour une transition durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du séminaire &amp;quot;Filières : approches et enjeux pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture Biologique : les enjeux de la structuration de filières territorialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 3, INRAE; Institut Agro Montpelier; Région Occitanie. 2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc - Octobre 2022 Protéines végétales pour une santé globale : identification des connaissances, verrous et leviers pour leur développement dans l'alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cailliatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PlantAlliance. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for mapping Food Science and Technology from scholarly publications on pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the Supply chains organisations in the EU protein sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] inrae. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet COSELAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biarnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Labalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] inrae. 2017, 293p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des interactions entre productions animales et végétales au sein de collectifs d’agriculteurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L 'agroécologie en action : quelles voies pour la modernisation écologique de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Kouzmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] inra. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures. Étude au niveau des exploitations agricoles et des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA. 2013, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures. Étude au niveau des exploitations agricoles et des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine; INRA. 2013, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures. Étude au niveau des exploitations agricoles et des filières. Rapport d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine; INRA. 2013, 226 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des signes officiels et des marques chez les petites coopératives agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inra. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation spatiales : Vers la constitution d'un outil d'aide à la décision pour la fermeture / ouverture de classes. Une application pour l'enseignement agricole initial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bonneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation spatiales : Vers la constitution d’un outil d’aide à la décision pour la fermeture / ouverture de classes. Une application pour l’enseignement agricole initial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bonneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education level and the distance-income migration trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières grandes cultures, chapitre 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de l'innovation et des transitions : analyser et accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université des Sciences Sociales (Toulouse 1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desmecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maruani Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more sustainable diets: insights from firms’ innovation dynamics on new legumes-based food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 20 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véritable impact des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId551"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Benoit MAGRINI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Benoit MAGRINIIngénieur de recherche Hors Classeen sciences économiquesDépartement ACT, UMR AGIR du centre INRAE-Occitanie de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-benoitmagrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8027-7496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114266476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic principles for supporting the agroecological transition in the field: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Crivits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-026-01092-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant proteins for human and environmental health: knowledge, barriers, and levers for their development, a case study in France. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cailliatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (4), pp.42. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01034-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrini Marie-Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde d'une race locale porcine par la filière Noir de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Mission-Oriented Innovation Systems Develop? An Analysis of a Regional Formal Network Supporting Legumes Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.I195-XXVII. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/e.jie.pr2.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des certifications environnementales dans la transition agroécologique de filières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Bréavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.34-49. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safeguarding a local breed of pig through the Noir de Bigorre value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of environmental certification in the agroecological transition of plantbased sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Bréavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties prenantes du secteur laitier convergent-elles vers une ambition partagée ? Une analyse lexicométrique dans le cadre de la réforme de la PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 389 (3), pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la diversité agricole dans les territoires : de nouvelles formes de complémentarité à organiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol93-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm changes of the food system How escape lock-in ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.43-64. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les motivations à l'achat de pâtes alimentaires pour une filière blé dur française durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 386, pp.67-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and network resources in innovation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholez Célia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Innovation and Societal Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (June), pp.100712. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eist.2023.100712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociotechniques de filière et fonctions des systèmes d’innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 70 (1), pp.181-207. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.070.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unbalanced development among legume species regarding sustainable and healthy agrifood systems in North-America and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-022-01294-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle singularité des contrats sur la production, en France, dans un contexte de transition des filières agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melise Bouroullec-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 385, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.11830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Level Sustainability Transition Pathways of Institutional Food Services in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, 15p. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2022.943020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition of the French institutional food services: a multi-level perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 381, pp.95-112. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.10408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, alimentation, environnement, santé : à quand des politiques enfin cohérentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking research lock-in through a diachronic analysis of topic cluster trajectories in scholarly publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (11), pp.6265-6189. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04514-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une seule santé, pour refonder véritablement l’agriculture et l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Up' Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaged foods with pulse ingredients in Europe: A dataset of text-mined product formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108173. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How institutional food services can contribute to sustainable agrifood systems? Investigating legume serving, cooking and sourcing through France in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.297-318. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-021-00146-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inter-firm knowledge through contractual governance: A case study of production contracts for faba-bean procurement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.135-146. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus d’agroécologie : une approche par les usages et avis d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (23), pp.6833. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de projets de complémentarité culture – élevage à l’échelle du territoire en France : de l’innovation technique à l’innovation territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.45-59. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/MYICHB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The drivers of product innovations in pulse-based foods: insights from case studies in France, Italy and USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (28), pp.111-143. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.028.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les légumineuses dans une Europe agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, octobre-décembre (370), pp.125-129. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation socio-économique des formes d’agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.99-120. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plurality of values in sustainable agriculture models: diverse lock-in and coevolution patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), 13 p. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09881-230121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français et le blé dur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mars/Avril (206), pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-technical lock-in hinders crop diversification in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.54. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0535-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovation in Plant Breeding: Insights from the Sunflower Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 172, pp.2225-2233. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses for Sustainability: Breaking Agriculture and Food Sectors Out of Lock-In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2018.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition vers des systèmes agricole et agro-alimentaire durables : quelle place et qualification pour les légumineuses à graines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaelle Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.53-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition en acides gras poly-insaturés de notre assiette et utilisation des matières premières agricoles en France : une amélioration lente, mais insuffisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), 10 p. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du concept de santé globale pour accompagner les transitions agricoles et alimentaires : application au cas des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.83-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats de production en grandes cultures. Coordination et incitations par les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (360), pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation animale et santé humaine : quels défis pour l’agronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing coupled innovations for the sustainability transition of agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we balance our dietary intake of polyunsaturated fats by consuming products from grass-fed livestock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 228, pp.301-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are grain-legumes rarely present in cropping systems despite their environmental and nutritional benefits? Analyzing lock-in in the French agrifood system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, pp.152-162. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les acides gras questionnent le système agricole et agro-alimentaire : propositions pour une analyse intégrée de notre chaîne alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (65), pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes alimentaires dans la filière protéagineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.127-141. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622740546392378E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d'innovation dans les systèmes laitiers français : une analyse socio-technique de la démarche &amp;quot;bleu-blanc-coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (48), pp.187-210. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.048.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall's versus Jacobs' externalities in firm innovation performance: The case of French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (11), pp.1840-1858. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2014.950561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des cultures : comment la promouvoir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.7-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’innovation dans l’alimentation des bovins - lait : une analyse du processus de diffusion de la démarche « Bleu-Blanc-Coeur » et de ses répercussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver des légumineuses à graines en pure ou en association avec des céréales : points de vue d’acteurs du système sociotechnique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/d71a-mz60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique et synergies entre filières du végétal et de l’animal. Une analyse de la niche d’innovation Bleu-Blanc-Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.139-161. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ep8b-m687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance à l'innovation, taille et environnement spatial: le cas des firmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.2033-2056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures : étude au niveau des exploitations agricoles et des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oléagineux Corps Gras Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), 10 p. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2013007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles innovantes et logistique des coopératives agricoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 338, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale–légumineuse à graines dans les filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (Novembre), pp.199-212. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/c3y3-b679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation animale et organisation des filières : une comparaison pois protéagineux-lin oléagineux pour comprendre les facteurs freinant ou favorisant les cultures de diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), 10 p. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2013011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans l'Europe du XXIè siècle : Quelle place dans les systèmes agricoles et alimentaires actuels et futurs ? Quels nouveaux défis pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.283-312. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/767p-n553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation à l'œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oléagineux Corps Gras Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), 3 p. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2013006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legumes for feed, food, biomaterials and bioenergy in Europe : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, décembre (Online), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0189-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Influences farm size growth? An Illustration in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Akimowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (2), pp.242-269. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aepp/ppt008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique, innovation et effets de verrouillage : le rôle de la structure organisationnelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1), pp.34-45. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration economies, firms' spatial organization and innovation performance: some evidence from the french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (7), pp.607-630. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2012.726809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational planning: a simulation approach for the creation or closure of school classes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-B. Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bonneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signalisation de la qualité chez les petites coopératives agricoles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.705-733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-Income Migration Trade-Off of Young French Workers : An Analysis per Education Level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (2), pp.282-295. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2011.579595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational planning: a simulation approach for the creation or closure of school classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bonneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (4), pp.595-615. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/b36043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job qualification, distance between towns and geographical relocation for french youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (10), pp.2141-2161. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098010382675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité géographique des jeunes: du système éducatif à l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/form.110.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité géographique des jeunes ouvriers et employés est-elle rentable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (185), pp.63-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rendements de la mobilité spatiale des jeunes actifs. Une analyse comparative par niveau de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, octobre (3), pp.391-420. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.073.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit aperçu de la pensée économique au fondement des approches sociotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiative for design in agrifood systems (IDEAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Lyon, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing risks of crop diversification for the agroecological transition, is contracting in the value chain a part of the solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Bréavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Sustainability Transitions (IST) Conference 2025. Tensions and Trade - Offs in Structural Changes for Sustainability Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainability Transition Research Network, Jun 2025, Lisbon, Portugal. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel processus de transition vers la durabilité face au verrouillage du secteur agricole et alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition CESER (Conseil économique, social et environnemental de Bretagne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Toulouse, France. 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche soutient-elle la biodiversité ? Une analyse bibliométrique de la diversité des espèces légumineuses dans les sciences de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Labex SMS - Des mondes passés aux futurs émergents : réseaux, conflits, solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du « juste prix » : le regard de l'économiste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix juste des produits agricoles: mythe ou réalité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEJUC et le CDA, Université Toulouse Capitole, May 2024, Toulouse, France. pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche-Regime Contractual Arrangements as Drivers of Agri-Food Transitions: Insights from the French Dairy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melise Bouroullec-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII EAAE Congress : food system transformation in challenging times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists, Aug 2025, Bonn (Germany), Germany. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la capacité transformative de la contractualisation dans les filières légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels leviers pour une agriculture sans pesticides ? Résultats à mi-parcours du Programme Prioritaire de Recherche « Cultiver et Protéger Autrement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard de l’économiste sur la construction de prix justes dans le secteur agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le prix juste des produits agricoles: mythe ou réalité ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance contractuelle pour structurer des filières durables pour les légumineuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Bréavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle SPECIFICS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'action collective peut-elle favoriser le développement de la filière légumineuses ? Une analyse de la contribution de l'association FILEG aux fonctions d'un Système d'Innovation Responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly, Sénégal. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical inquiry approach for innovation in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA2024 | SYSTEMIC CHANGE FOR SUSTAINABLE FUTURES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle diversité d'espèces légumineuses à graines est utilisée par l'industrie agroalimentaire dans le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’insertion des légumineuses au regard des dynamiques d’action collective : comment construire des systèmes d’innovation responsables à l’échelle des filières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du projet ANR « INSERER-LES »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia, May 2024, Paris, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Mission-oriented Innovation Systems could drive responsible innovation for sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées de Recherche en Sciences Sociales INRAE, SFER, CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Reims, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de recherche sur les protéines végétales: focus sur les processus transformatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les paradigmes de l’offre agroindustrielle pour analyser la trajectoire de transition vers des systèmes alimentaires sains et durables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TSE Toulouse School of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fonctionnement des niches dans les filières agroalimentaires ? Une étude qualitative de démarches de filières en transition vers l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la spécialisation agricole dans les territoires : entre marchés, planification politique et choix des acteurs, quelles régulations, comparativement à d’autres secteurs d’activités ? [Table-ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carrefours de l’innovation agronomique (CIAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Agreenium; ENSAT, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel système d’innovation responsable les membres de l’association FILEG construisent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d’Administration de l’association FILEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Baziège, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurturing niche innovations by agrifood value chains in transition to agroecology. A qualitative analysis through eleven case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International sustainability transitions conference: responsibility and reflexivity in transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Utrecht, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations produits à base de légumineuses à graines pour l’alimentation humaine : analyse MINTEL-GNPD 2010-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Innov de Terres Univia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la fouille de texte appliquée aux listes d’ingrédients contribue à analyser l’offre alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Végétransform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique : les filières sous le prisme des systèmes d’innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l’innovation du RRI-Réseau de Recherche sur l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock-in or transition trends on food markets? Unpacking food product innovations on large markets with big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Sustainability Transitions Conference (IST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainability Transitions Research Network (STRN), Oct 2021, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food product innovations with grain legumes: which products for which markets? Global overview from MINTEL-GNPD 2010-2019 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Legumes in Transition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d’un agenda de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melise Bouroullec-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume food development in catering (institutional food services)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Legumes in Transition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la performance des trajectoires scientifiques sous le prisme des sources de financement de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : L’argent de la science (2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2021, Online, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational Arrangements in Value Chains for Developing Legumes : focus on the Product Contract Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholez Célia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Legumes in Transition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique et alimentaire vers plus de protéines végétales diversifiées : comment l’analyser et l’accompagner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’échanges autour de l’amélioration des protéines végétales pour la santé des consommateurs et des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Plant2Pro et QUALIMENT d’INRAE, Apr 2021, Webinaire, France. 42p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations produits avec légumineuses en alimentation humaine: quels produits pour quels marchés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Webinaire, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baromètre du GPN: Une sélection de faits & chiffres clés sur le développement des protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le baromètre du GPN (Groupe Protéines Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de réussite et leviers impératifs au développement des espèces protéagineuses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées UFS: Assemblée de section céréales à paille &amp; protéagineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d'un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières orientations pour construire ensemble TETRAE Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plat végétarien en restauration collective : Quelles pratiques et quels regards des professionnels en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions écologiques en transactions et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production contracts as a networking lever for system building. Some evidence from a comparative analysis of agrifood value-chains in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions écologiques en transactions et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.216-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologisation de la restauration collective : analyse socio-historique de la transition du secteur en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée de recherche interdisciplinaire - Pratiques alimentaires, santé et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sciences de l'alimentation au travers des publications académiques(1980-2018): vers quelles innovations les connaissances scientifiques orientent les légumineuses à graines en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées internationales d'Analyse statistique des Données Textuelles (JADT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Bonnet (Université de Toulouse 3 - Paul Sabatier); Annette Burguet (Université de Toulouse 3 - Paul Sabatier); Guillaume Cabanac (Université de Toulouse 3 - Paul Sabatier); Lucie Loubère (Université de Toulouse 3 - Paul Sabatier); Pascal Marchand (Université de Toulouse 3 - Paul Sabatier); Daniel Pélissier (Université de Toulouse 1 - Capitole); Gaël Plumecoq (Institut National de la Recherche Agronomique); Pierre Ratinaud (Université de Toulouse 2 - Jean Jaurès); Julie Renard (Université de Toulouse 2 - Jean Jaurès); Natacha Souillard (Université de Toulouse 3 - Paul Sabatier), Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable diets in institutional food services. A sociotechnical study of legumes serving, cooking and sourcing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are legume crops valued in Europe? Insights from the analysis of several Value Chains case studies in the H2020 LegValue Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Muel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a sample of strategies for sustainable development in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes d'échanges entre céréaliers et éleveurs en France : des dynamiques collectives pour l'autonomie en légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel “Supply Chains and Market Segments”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The development of plant proteins in the European Union : opportunities and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienne, Austria. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and enablers to crop diversification: a case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures durables : pluralité des formes et des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Reims, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des protéines végétales dans nos systèmes agricole et alimentaire: quel croisement des enjeux de la transition agroécologique et nutritionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Journées techniques des industries céréalières (JTIC International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-économique des chaînes de valeur légumineuses en Europe : quels premiers enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Muel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 (Rencontres Francophones Légumineuses 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Cirad, Terres Univia, Terres Inovia, Oct 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique de l’exploitation agricole au système agro-alimentaire territorialisé : enjeux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Reims, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins au développement des légumineuses à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution LEGITIMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses, des graines d’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale Coopérative QUALISOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Valence d'Agen, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value pluralism, legitimacy and agriculture models: A socio-agronomic approach to sustainable transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Lereps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique et structuration de nouvelles filières agro-alimentaires : enseignements à partir de la filière Bleu-Blanc-Coeur dans le secteur laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé comme cadre d’analyse pour penser conjointement les questions agricoles, environnementales et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical knowledge and production contracts between a company and its suppliers: lessons from a French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumes secs en France: Quelles stratégies de développement face au verrouillage du système agricole et agro-alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée RAC-SOLAGRO Les légumes secs : Quels développements possibles à l’échelle des territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la valeur des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres participatives légumineuses Grand Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Carcassonne, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses, une solution pour nourrir la planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Visiatome pour l'année internationale des légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nîmes, France. 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la valeur des légumineuses : point de vue d'une économiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la Fondation Louis Bonduelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses à graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses - RFL#1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur les Légumineuses RFL (membres du comité d’organisation logistique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dijon, France. 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles innovations pour combiner productivité et valeur d’usage des légumineuses à graines dans les systèmes agricoles et agro-alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dijon, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping cereal and grain legume:10 years of experiments from field to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Intercropping for Agronomy and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Xi'an, China. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value pluralism, legitimacy, and agriculture models: A socio-agronomic approach to sustainable transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de production en grandes cultures: incitation et coordination en contexte d’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers des systèmes agro-alimentaires durables : quelle place et qualification pour les légumineuses à graines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Transformation de l'Agriculture, 20 ans après : renouveler les approches institutionnalistes sur l'agriculture et l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et diffusion de standards de qualité dans le secteur laitier : une analyse de la niche d’innovation Bleu-Blanc-Cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l’agriculture et l’alimentation. La « grande transformation » 20 ans après.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental vs radical innovation: How do spatial externalities matter? The case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural innovative practices and impacts of the supply chain : An ex-ante study of the logistics of agricultural cooperatives to estimate the acceptability of durum wheat-grain legumes intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. 330 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguminosis facing lock‐in effects: enhancing food chain coordination to unlock ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. 330 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et diversification des cultures. Diversification des cultures : une exigence environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'agriculture. SIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroître l’acceptabilité des protéines végétales par le consommateur : un besoin d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international de l’agriculture-SIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale-légumineuse à graines dans les filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 252 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les relations entre système alimentaire, système agricole et services écosystémiques : le cas des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche sur les systèmes alimentaires durables 18 décembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et diversification des cultures. La nécessité d’actions coordonnées à l’échelle des filières pour relancer la diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'agriculture. SIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d’acteurs et freins à l’adoption de pratiques innovantes au sein des filières agro-alimentaires : réflexions à partir de l’étude de la filière blé dur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée d’études sur les dynamiques territoriales vers l’AB et l’écologisation des systèmes agri-alimentaires – Ecodev Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies de localisation et d’urbanisation dans la performance à l’innovation : Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belfort, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location versus urbanization economies in firms’ innovation performance: the case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of innovation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint Etienne, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme, design organisationnel et innovation : Le cas des industries Agro-Alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR : Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme et performance à l’Innovation : Le cas des industries agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées de recherche en sciences sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les facteurs influençant la taille et l’évolution en taille des exploitations agricoles de la région Midi-Pyrénées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Akimowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de recherches en sciences sociales INRA SFER CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2011, Dijon, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel renouvellement des questions de recherches sur les légumineuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de réflexion pour un renouvellement des questions de recherche sur les légumineuses : du gène à la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économétrique des facteurs influençant la taille et la croissance des exploitations agricoles du sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akimowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Bergez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées INRA SFER CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon(FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel renouvellement des questions de recherche sur les légumineuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop légumineuses: Atelier de réflexion pour un renouvellement des questions de recherche sur les Légumineuses : du gène à la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des systèmes agricoles innovants sur les filières agro-industrielles : une étude sur les capacités logistiques des coopératives agricoles pour valoriser les cultures associées blé dur - légumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48è colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Schoelcher, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la firme et performances à l'innovation: le cas de l'industrie française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eurolio. "Les indicateurs d'innovation localisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du choix d’adoption entre marque et signe: une étude économétrique de la petite coopération agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. journée INRA-SFER-CIRAD de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants spatiaux de l'innovation: comparaison urbain, periurbain, rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - ASRDLF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agro- écologique, innovation et effets de verrouillage: le rôle de la structure organisationnelle des filières. Le cas de la filière blé dur française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How contracting in the value chain can reduce farmer's exposure to risks and enhance crop diversification ? A case study approach in the crop sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Bréavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EAAE Congress : Food System Transformation in Challenging Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Bonn, Germany. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of directionality in Mission-oriented Innovation Systems: insights from the French legume sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual International Sustainability Transitions (IST) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisbon, Portugal. , 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de légumineuses en France : analyse des décisions d’achat des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikpidi Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des connaissances scientifiques et des innovations sur les légumineuses à graines (soya & pulses) : Comment les sciences contribuent-elles au verrouillage ou déverrouillage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LISST 2019 : Savoirs, Réseaux, Médiations (SRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France. 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BILAG : une bibliométrie de la littérature scientifique mondiale sur les légumineuses à graines pour comprendre la dynamique de la recherche sur ces espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pois, fèverole, lupin, soja pour l’alimentation humaine : quelle place dans la littérature scientifique mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFL Groupe Filières Légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception des critères de sélection variétale des légumineuses à graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to break out the lock-in on crop diversification in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European IFSA Symposium: Farming systems facing global challenges: Capacities and strategies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. , 2014, Farming systems facing global challenges : Capacities and strategies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000-2009 Publication metrics reveal world trends of grain legume research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. EASE General Assembly and Conference ‘Editing in the Digital World’.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contrats dans les filières agricoles, forêt-bois et halieutiques : dialogue entre le droit, l'économie et la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-B. Magrini, R.-J. Aubin-Brouté, Z. Bouamra-Mechemache, G. Marty et A. Vignes, coord. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 230 p., 2025, Synthèses, 978-2-7592-4074-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae; Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228p., 2024, 978-2-7592-3953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des cultures : lever les obstacles agronomiques et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.104, 2014, 9782759222780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures associées céréale / légumineuse : en agriculture &amp;quot;bas intrants&amp;quot; dans le sud de la France, projet PerfCom - Peuplements Complexes Performants en agriculture à bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Bernard,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats de production en grandes cultures: des stratégies de différenciation sur le marché.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Benoît Magrini (coordination scientifique), Raphaèle-Jeanne Aubin-Brouté (coordination scientifique), Zohra Bouamra-Mechemache (coordination scientifique), Gérard Marty (coordination scientifique), Annick Vignes (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des contrats dans les filières agricoles, forêt-bois et halieutiques: Dialogue entre le droit, l'économie et la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 2025, 9782759240753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quæ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.208-209, 2024, 978-2-7592-3953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/n3dh-8745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feillet‐coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/afd0-v035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/659d-3e34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/sfr0-y237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boutonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/y2hz-a998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Petreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7czc-6824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological lock-in and pathways for crop diversification in the bio-economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Nieddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecosystem Diversity. Reconciling contemporary agriculture and environmental quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic press, Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 478 p., 2019, 978-0-12-811050-8. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00024-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition from farms to territorialised agri-food systems: Issues and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic Characterisation of Agriculture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques-Eric Bergez; Elise Audouin; Olivier Therond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.21-43, 2019, 978-3-030-01953-2. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures : une approche socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic dynamics of technological trajectories and pathways of crop diversification in bio-economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Befort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Nieddu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecosystem Diversity : Reconciling Contemporary Agriculture and Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 478 p., 2018, 9780128110508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches de filière: une clé de réussite pour la relance des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d’innovation Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 48 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/edxe-y440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall’s versus jacobs’ externalities in firm innovation performance: the case of french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation - Public Policy Renewal and Empirical Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2017, 9781138209145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/37nq-fw45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/yhhw-eh03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses multi-enjeux et dynamiques socioéconomiques des systèmes de production avec légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les légumineuses pour des systèmes agricoles et alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-7592-233 5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses pour l’alimentation humaine : conséquences nutritionnelles et effets santé, usages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Le Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les légumineuses pour des systèmes agricoles et alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 515 p., 2015, 978-2-7592-233 5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels de l’innovation-produit : les spécificités des firmes agroalimentaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulit Garedew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans les entreprises : Moteurs, moyens et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 316 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de mesure de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Agbossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bergeon-Carel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la mobilité étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la mobilité des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Agbossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Landrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la mobilité étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les produits agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 6p. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/xtcv-5b27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d’enquête sur la perception de la durabilité de la filière blé dur auprès du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 11p. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/BTKFPQ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la bonne utilisation du contrat-type. « Contrat de production de légumineuses à graines d’Occitanie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Simmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/NTR2-K359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des filières et contractualisation: modalités et enjeux. Un guide réflexif pour accompagner le développement des légumineuses à graines en région Occitanie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Krajeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martel Draaf Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rhrt-rb18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses en restauration collective : une enquête menée auprès des cuisines en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Inigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/F66P-NA32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures : une diversité sémantique et de nombreuses questions. Réflexions des groupes filières céréales, oléagineux et légumineuses de l’Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.19-38. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/PYG3XU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures – le cas des filières céréales, oléagineux et légumineuses à graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.39-77. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/VRRBGL⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How niche-regime contractual arrangements foster agri-food transition? An in-depth case study in the French dairy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melise Bouroullec-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which crop biodiversity is used by the food industry throughout the world? A first evidence for legume species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un guide réflexif pour la construction de démarche d’innovation collective dans les filières agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agroécologie, innovations, territoires (INRAE AGIR). 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du séminaire &amp;quot;Filières : approches et enjeux pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TETRAE-Occitanie : Un programme de recherche en partenariat avec les acteurs de terrain pour la transition agroécologique en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage et déverrouillages possibles du secteur agricole et alimentaire pour une transition durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture Biologique : les enjeux de la structuration de filières territorialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 3, INRAE; Institut Agro Montpelier; Région Occitanie. 2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc - Octobre 2022 Protéines végétales pour une santé globale : identification des connaissances, verrous et leviers pour leur développement dans l'alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cailliatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PlantAlliance. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for mapping Food Science and Technology from scholarly publications on pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the Supply chains organisations in the EU protein sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] inrae. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet COSELAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biarnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Labalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] inrae. 2017, 293p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des interactions entre productions animales et végétales au sein de collectifs d’agriculteurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L 'agroécologie en action : quelles voies pour la modernisation écologique de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Kouzmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] inra. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures. Étude au niveau des exploitations agricoles et des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA. 2013, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures. Étude au niveau des exploitations agricoles et des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine; INRA. 2013, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures. Étude au niveau des exploitations agricoles et des filières. Rapport d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine; INRA. 2013, 226 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des signes officiels et des marques chez les petites coopératives agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inra. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation spatiales : Vers la constitution d'un outil d'aide à la décision pour la fermeture / ouverture de classes. Une application pour l'enseignement agricole initial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bonneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation spatiales : Vers la constitution d’un outil d’aide à la décision pour la fermeture / ouverture de classes. Une application pour l’enseignement agricole initial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bonneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education level and the distance-income migration trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières grandes cultures, chapitre 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de l'innovation et des transitions : analyser et accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université des Sciences Sociales (Toulouse 1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desmecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maruani Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more sustainable diets: insights from firms’ innovation dynamics on new legumes-based food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 20 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véritable impact des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId556"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C589A17"/>
+    <w:nsid w:val="E699522F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-benoitmagrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8027-7496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114266476" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art07" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lion da Silva Aguiar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Br&#233;avoine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art04" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art07-GB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art04-GB" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Boukhriss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art07" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholez C&#233;lia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2023.100712" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11830" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-022-01294-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0181" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Inigo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10408" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04514-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108173" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.943020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00146-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Theau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193894v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/MYICHB" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0111" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7110" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306698v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0535-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624133v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.189" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2018.00064" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837519v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5430" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09881-230121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606330v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Hellou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604568v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618696v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604902v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449995v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635664v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.03.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVRLM7BM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222773v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641644v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.048.0187" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640448v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2014.950561" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charlier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633125v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d71a-mz60" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633559v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ep8b-m687" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642137v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rambault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c3y3-b679" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190678v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645896v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641861v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;guen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/767p-n553" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003339v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956058v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0189-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208881v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppt008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645518v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2012.726809" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653119v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0539" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.579595" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650900v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonneu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coelho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b36043" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643339v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098010382675" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B. Magrini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coelho" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657331v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/form.110.0063" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664116v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654019v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.073.0391" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471993v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148951v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265143v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier-Vannier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489309v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382798v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865828v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boulestreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466806v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594597v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867900v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785537v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053215v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614531v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213163v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206711v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373535v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619361v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602962v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572835v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977917v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261154v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572802v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246142v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572678v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292184v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564694v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572819v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572725v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564459v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564433v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807935v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144044v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320060v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736073v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Smadja" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Muel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437603v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735945v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790454v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786880v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738303v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785286v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904897v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blosseville" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785429v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786893v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790513v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603685v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603997v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603612v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603534v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603009v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603577v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604023v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743081v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Busset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hor" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605826v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603692v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603532v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603477v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602055v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123012v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601548v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792667v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807780v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268237v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750206v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802310v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803085v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801977v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747747v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747609v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804361v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807818v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804586v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745867v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842469v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akimowicz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Magrini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804480v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueguen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808146v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462657v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003340v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753152v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813383v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758516v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820363v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232413v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214791v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401241v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251505v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154416v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Simon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roudier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouley" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734152v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173316v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173315v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283841v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marty" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Des contrats dans les fili&#232;res agricoles, for&#234;t-bois et halieutiques : dialogue entre le droit, l'&#233;conomie et la sociologie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646026v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1887/9782759239535/dictionnaire-d-agroecologie?oft_id=2714500&amp;amp;oft_k=nU7ErahS&amp;amp;oft_lk=VhROO7&amp;amp;oft_d=638563707863600000" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173772v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3917-la-diversification-des-cultures.html" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811413v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Bernard," TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084531v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706128v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701142v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet&#8208;coudray" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/afd0-v035" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727683v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/659d-3e34" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726429v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sfr0-y237" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727673v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n3dh-8745" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572462v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Colson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boutonet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Berland" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y2hz-a998" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572604v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petreault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chazalviel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7czc-6824" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790542v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128110508000248" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00024-8" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071900v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_5" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753946v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564677v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785149v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786882v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572655v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/edxe-y440" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657551v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Geography-of-Innovation-Public-Policy-Renewal-and-Empirical-Progress/Massard-Autant-Bernard/p/book/9781138209145" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572638v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/37nq-fw45" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728278v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yhhw-eh03" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594460v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4709-les-legumineuses-pour-des-systemes-agricoles-et-alimentaires-durables.html" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607833v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Le Guillou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807898v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulit Garedew" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821613v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bailly" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bergeon-Carel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Canals" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074159v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xtcv-5b27" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351772v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/BTKFPQ" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694204v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/NTR2-K359" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699860v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Krajeski" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martel Draaf Val&#233;rie" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rhrt-rb18" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528112v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/F66P-NA32" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974615v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonny" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/PYG3XU" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731897v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guimar&#227;es" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464613v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245434v2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973524v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106846v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448994v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berger" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896437v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cailliatte" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373646v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572278v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572392v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarnes" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793845v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797936v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kouzmine" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198158v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231413v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231397v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806476v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723220v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809761v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820418v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806026v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791778v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161507v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desmecht" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166063v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maruani Landa" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607425v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748490v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-benoitmagrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8027-7496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114266476" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554350v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Crivits" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-026-01092-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art07" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lion da Silva Aguiar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Br&#233;avoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art04" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art07-GB" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art04-GB" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Boukhriss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art07" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465600v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholez C&#233;lia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2023.100712" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0181" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-022-01294-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11830" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.943020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Inigo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04514-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108173" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00146-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875100v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Theau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/MYICHB" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0111" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572123v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5430" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622347v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09881-230121" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837519v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306698v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0535-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.189" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982729v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2018.00064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Hellou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.03.024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVRLM7BM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222773v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.048.0187" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2014.950561" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198280v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charlier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633559v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633125v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d71a-mz60" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ep8b-m687" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641861v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645896v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642137v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rambault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c3y3-b679" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190678v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005055v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;guen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/767p-n553" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003339v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956058v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0189-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208881v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppt008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0539" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645518v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2012.726809" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B. Magrini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonneu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coelho" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643628v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.579595" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650900v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coelho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b36043" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098010382675" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657331v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/form.110.0063" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664116v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654019v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.073.0391" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471993v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014983v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265143v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier-Vannier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382798v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489309v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785537v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608006v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822580v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865828v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663599v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boulestreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466806v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594597v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867900v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373535v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053215v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369036v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614531v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213163v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206711v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602962v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690383v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619361v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572725v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572819v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977917v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572835v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261154v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572802v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246142v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572678v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292184v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564694v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320060v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564459v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564433v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807935v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144044v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437603v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736073v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Smadja" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Muel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735945v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790513v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786880v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738303v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790454v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785286v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904897v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blosseville" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785429v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786893v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603617v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603692v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603532v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603534v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603009v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603685v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603997v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603612v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603577v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604023v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743081v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Busset" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hor" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605826v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603477v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602055v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123012v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601548v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792667v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747747v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747609v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807780v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268237v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750206v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802310v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803085v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801977v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804361v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807818v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804586v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745867v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462657v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003340v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842469v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akimowicz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Magrini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804480v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueguen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808146v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820363v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753152v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813383v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758516v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232413v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214791v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401241v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251505v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154416v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Simon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roudier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouley" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734152v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173316v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L'Hostis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283841v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marty" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Des contrats dans les fili&#232;res agricoles, for&#234;t-bois et halieutiques : dialogue entre le droit, l'&#233;conomie et la sociologie" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646026v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1887/9782759239535/dictionnaire-d-agroecologie?oft_id=2714500&amp;amp;oft_k=nU7ErahS&amp;amp;oft_lk=VhROO7&amp;amp;oft_d=638563707863600000" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173772v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3917-la-diversification-des-cultures.html" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811413v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Bernard," TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084531v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706128v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727673v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n3dh-8745" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701142v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet&#8208;coudray" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/afd0-v035" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727683v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/659d-3e34" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726429v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sfr0-y237" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572462v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Colson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boutonet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Berland" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y2hz-a998" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572604v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petreault" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chazalviel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7czc-6824" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790542v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128110508000248" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00024-8" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071900v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753946v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_3" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564677v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785149v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786882v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572655v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/edxe-y440" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657551v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Geography-of-Innovation-Public-Policy-Renewal-and-Empirical-Progress/Massard-Autant-Bernard/p/book/9781138209145" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572638v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/37nq-fw45" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728278v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yhhw-eh03" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594460v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4709-les-legumineuses-pour-des-systemes-agricoles-et-alimentaires-durables.html" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607833v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Le Guillou" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807898v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulit Garedew" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821613v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bailly" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bergeon-Carel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Canals" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074159v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xtcv-5b27" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351772v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/BTKFPQ" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694204v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/NTR2-K359" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699860v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Krajeski" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martel Draaf Val&#233;rie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rhrt-rb18" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528112v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/F66P-NA32" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974615v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonny" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/PYG3XU" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731897v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guimar&#227;es" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464613v2" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106846v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245434v2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973524v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448994v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berger" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896437v2" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cailliatte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373646v2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572278v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572392v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarnes" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793845v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797936v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kouzmine" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198158v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231413v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231397v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806476v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723220v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809761v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820418v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806026v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791778v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161507v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castan" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desmecht" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166063v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maruani Landa" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607425v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748490v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>