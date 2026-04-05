--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Bezard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research engineer at INRAE Antilles Guyane</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6557-9477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche à INRAE Antilles Guyane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plantain Bananas, Agroecological transition, Innovations, Systemic agriculture, Agroforestry</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transdisciplinary method to capitalise on agroforestry in in line with the One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/th2024/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode du PIF : multiplication et assainissement des plants de bananiers plantains à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 03, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders’ engagement platform to identify sustainable pathways for the development of multi-functional agroforestry in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (3), pp.463-479. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00663-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization paths for an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS); IDIAF; CONIAF, Jul 2024, Punta cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Innovation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des innovations prophylaxiques dans les systèmes « Bananiers plantains » aux Antilles : l'innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Etude Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PIF method: an agroecological innovation for the plantain Guadeloupean famers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanilla planifolia: between omnipresence and techno-economic vulner-ability, realities of &amp;quot;black gold&amp;quot; in the Guadeloupe undergrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of agroforestry cropping systems in the undergrowth of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tormin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between actors visions and institutionnal framework: Synergies and divergences within the undergrowth of a Caribbean island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construcción participativa de una visión colectiva de la valorización sostenible del bosque guadalupense (proyecto VALAB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, República Dominicana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of production strategies of plantain in Guadeloupe and analysis of their relative contribution to the viability of farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Scherschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIODIVERSITY PRESERVATION of THE AGROFORESTRY ECOSYSTEMS in GUADELOUPE: ASSESMENT of CROP HEALTH STATUS and SANITATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Dalmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Punta cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecologia en el sotobosque, una alternativa para preservar la salud y la identidad de nuestros bosques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Punta Cana, República Dominicana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication des bananiers plantain par la technique PIF et risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Alidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Intensecoplantain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Petit bourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de dispositifs expérimentaux pour des agrosystèmes innovants à base de bananier plantain Une série de 6 ateliers avec les agriculteurs de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Alidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Intensecoplantain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Petit bourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the socio-economic strategies of valorization of the undergrowth of Guadeloupe: a typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of agroforestry cropping systems in the undergrowth of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tormin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanilla Planifolia: between omnipresence and techno-economic vulnerability, realities of «black gold» in the Guadeloupe undergrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paradigm shift for agroforestry in Guadeloupe islands: toward a value-enhancement of cultivated forests ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noglotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les transitions agroécologiques des cultures orphelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université des Antilles, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023ANTI0935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04577866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la culture de bananes plantain en Guadeloupe : diversité des pratiques, performance écologique & référencement technico-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Bezard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research engineer at INRAE Antilles Guyane</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6557-9477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche à INRAE Antilles Guyane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plantain Bananas, Agroecological transition, Innovations, Systemic agriculture, Agroforestry</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating One Health and agroecology through multi-actor and transdisciplinary strategies: Insights from plantain (Musa) cultivation in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (n.spéc. 1), pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transdisciplinary method to capitalise on agroforestry in in line with the One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/th2024/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode du PIF : multiplication et assainissement des plants de bananiers plantains à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 03, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders’ engagement platform to identify sustainable pathways for the development of multi-functional agroforestry in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (3), pp.463-479. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00663-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization paths for an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS); IDIAF; CONIAF, Jul 2024, Punta cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Innovation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des innovations prophylaxiques dans les systèmes « Bananiers plantains » aux Antilles : l'innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Etude Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PIF method: an agroecological innovation for the plantain Guadeloupean famers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of agroforestry cropping systems in the undergrowth of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tormin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanilla planifolia: between omnipresence and techno-economic vulner-ability, realities of &amp;quot;black gold&amp;quot; in the Guadeloupe undergrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between actors visions and institutionnal framework: Synergies and divergences within the undergrowth of a Caribbean island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construcción participativa de una visión colectiva de la valorización sostenible del bosque guadalupense (proyecto VALAB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, República Dominicana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of production strategies of plantain in Guadeloupe and analysis of their relative contribution to the viability of farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Scherschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIODIVERSITY PRESERVATION of THE AGROFORESTRY ECOSYSTEMS in GUADELOUPE: ASSESMENT of CROP HEALTH STATUS and SANITATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Dalmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Punta cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecologia en el sotobosque, una alternativa para preservar la salud y la identidad de nuestros bosques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Punta Cana, República Dominicana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication des bananiers plantain par la technique PIF et risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Alidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Intensecoplantain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Petit bourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de dispositifs expérimentaux pour des agrosystèmes innovants à base de bananier plantain Une série de 6 ateliers avec les agriculteurs de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Alidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Intensecoplantain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Petit bourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the socio-economic strategies of valorization of the undergrowth of Guadeloupe: a typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanilla Planifolia: between omnipresence and techno-economic vulnerability, realities of «black gold» in the Guadeloupe undergrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of agroforestry cropping systems in the undergrowth of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tormin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paradigm shift for agroforestry in Guadeloupe islands: toward a value-enhancement of cultivated forests ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noglotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les transitions agroécologiques des cultures orphelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université des Antilles, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023ANTI0935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04577866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la culture de bananes plantain en Guadeloupe : diversité des pratiques, performance écologique & référencement technico-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="506157F5"/>
+    <w:nsid w:val="12955E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bezard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6557-9477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flower" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Vinglassalon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2024/008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art03" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00663-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Chaigneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Apatout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tormin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Castro Nunes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Scherschel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dalmat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alidor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edmond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noglotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04577866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ANTI0935" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bezard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6557-9477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flower" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Vinglassalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2024/008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art03" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00663-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Chaigneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tormin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Apatout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Castro Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Scherschel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dalmat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alidor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737734v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edmond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noglotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04577866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ANTI0935" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>