--- v1 (2026-04-05)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Bezard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research engineer at INRAE Antilles Guyane</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6557-9477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche à INRAE Antilles Guyane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plantain Bananas, Agroecological transition, Innovations, Systemic agriculture, Agroforestry</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating One Health and agroecology through multi-actor and transdisciplinary strategies: Insights from plantain (Musa) cultivation in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (n.spéc. 1), pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transdisciplinary method to capitalise on agroforestry in in line with the One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/th2024/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode du PIF : multiplication et assainissement des plants de bananiers plantains à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 03, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders’ engagement platform to identify sustainable pathways for the development of multi-functional agroforestry in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (3), pp.463-479. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00663-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization paths for an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS); IDIAF; CONIAF, Jul 2024, Punta cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Innovation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des innovations prophylaxiques dans les systèmes « Bananiers plantains » aux Antilles : l'innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Etude Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PIF method: an agroecological innovation for the plantain Guadeloupean famers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of agroforestry cropping systems in the undergrowth of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tormin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanilla planifolia: between omnipresence and techno-economic vulner-ability, realities of &amp;quot;black gold&amp;quot; in the Guadeloupe undergrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between actors visions and institutionnal framework: Synergies and divergences within the undergrowth of a Caribbean island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construcción participativa de una visión colectiva de la valorización sostenible del bosque guadalupense (proyecto VALAB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, República Dominicana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of production strategies of plantain in Guadeloupe and analysis of their relative contribution to the viability of farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Scherschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIODIVERSITY PRESERVATION of THE AGROFORESTRY ECOSYSTEMS in GUADELOUPE: ASSESMENT of CROP HEALTH STATUS and SANITATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Dalmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Punta cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecologia en el sotobosque, una alternativa para preservar la salud y la identidad de nuestros bosques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Punta Cana, República Dominicana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication des bananiers plantain par la technique PIF et risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Alidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Intensecoplantain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Petit bourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de dispositifs expérimentaux pour des agrosystèmes innovants à base de bananier plantain Une série de 6 ateliers avec les agriculteurs de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Alidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Intensecoplantain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Petit bourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the socio-economic strategies of valorization of the undergrowth of Guadeloupe: a typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanilla Planifolia: between omnipresence and techno-economic vulnerability, realities of «black gold» in the Guadeloupe undergrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of agroforestry cropping systems in the undergrowth of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tormin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paradigm shift for agroforestry in Guadeloupe islands: toward a value-enhancement of cultivated forests ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noglotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les transitions agroécologiques des cultures orphelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université des Antilles, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023ANTI0935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04577866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la culture de bananes plantain en Guadeloupe : diversité des pratiques, performance écologique & référencement technico-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Bezard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research engineer at INRAE Antilles Guyane</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6557-9477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=D4auGJQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche à INRAE Antilles Guyane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plantain Bananas, Agroecological transition, Innovations, Systemic agriculture, Agroforestry</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating One Health and agroecology through multi-actor and transdisciplinary strategies: Insights from plantain (Musa) cultivation in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (n.spéc. 1), pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transdisciplinary method to capitalise on agroforestry in in line with the One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/th2024/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode du PIF : multiplication et assainissement des plants de bananiers plantains à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 03, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders’ engagement platform to identify sustainable pathways for the development of multi-functional agroforestry in Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (3), pp.463-479. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00663-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization paths for an on-farm multiplication and sanitation technique for plantain banana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS); IDIAF; CONIAF, Jul 2024, Punta cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Innovation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des innovations prophylaxiques dans les systèmes « Bananiers plantains » aux Antilles : l'innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Etude Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PIF method: an agroecological innovation for the plantain Guadeloupean famers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between actors visions and institutionnal framework: Synergies and divergences within the undergrowth of a Caribbean island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of agroforestry cropping systems in the undergrowth of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tormin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanilla planifolia: between omnipresence and techno-economic vulner-ability, realities of &amp;quot;black gold&amp;quot; in the Guadeloupe undergrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construcción participativa de una visión colectiva de la valorización sostenible del bosque guadalupense (proyecto VALAB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, República Dominicana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of production strategies of plantain in Guadeloupe and analysis of their relative contribution to the viability of farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Scherschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; Ministerio de Agricultura. DOM.; Cenro para el Desarollo Agropecuario y Agroforestal (CEDAF). DOM.; Instituto Dominicano de Investigaciones Agropecuarias y Forestales (IDIAF). DOM.; Consejo Nacional de Investigaciones Agropecuarias y Forestales (CONIAF). DOM.; Junta Agroempresarial Dominicana (JAD). DOM., Jul 2019, Bavaro, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecologia en el sotobosque, una alternativa para preservar la salud y la identidad de nuestros bosques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Punta Cana, República Dominicana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIODIVERSITY PRESERVATION of THE AGROFORESTRY ECOSYSTEMS in GUADELOUPE: ASSESMENT of CROP HEALTH STATUS and SANITATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Dalmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Punta cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication des bananiers plantain par la technique PIF et risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Alidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Intensecoplantain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Petit bourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de dispositifs expérimentaux pour des agrosystèmes innovants à base de bananier plantain Une série de 6 ateliers avec les agriculteurs de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Alidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Intensecoplantain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Petit bourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the socio-economic strategies of valorization of the undergrowth of Guadeloupe: a typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Castro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanilla Planifolia: between omnipresence and techno-economic vulnerability, realities of «black gold» in the Guadeloupe undergrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of agroforestry cropping systems in the undergrowth of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tormin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Drillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paradigm shift for agroforestry in Guadeloupe islands: toward a value-enhancement of cultivated forests ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Vinglassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Apatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noglotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les transitions agroécologiques des cultures orphelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université des Antilles, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023ANTI0935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04577866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la culture de bananes plantain en Guadeloupe : diversité des pratiques, performance écologique & référencement technico-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12955E03"/>
+    <w:nsid w:val="EB0CC640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bezard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6557-9477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flower" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Vinglassalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2024/008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art03" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00663-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Chaigneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tormin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Apatout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Castro Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Scherschel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dalmat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alidor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737734v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edmond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noglotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04577866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ANTI0935" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bezard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6557-9477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=D4auGJQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478695v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flower" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Vinglassalon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2024/008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art03" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00663-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Castro Nunes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Apatout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Chaigneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tormin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Scherschel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dalmat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alidor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028700v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edmond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noglotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04577866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ANTI0935" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>