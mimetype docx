--- v0 (2026-03-17)
+++ v1 (2026-05-08)
@@ -250,1443 +250,1461 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation digitale des entreprises: retour sur l’émergence et la diffusion d’un concept dans les sciences de gestion et du management</w:t>
+                <w:t xml:space="preserve">La transformation digitale des entreprises. Retour sur l’émergence et la diffusion d’un concept dans les sciences de gestion et du management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Garmilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Renaissance et numérique, 28, pp.31-44</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Renaissance et numérique, 28, pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcsg.028.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNCF : une transformation digitale sur de bons rails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Garmilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Renaissance et numérique, 28, pp.77</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Renaissance et numérique, 28, pp.77-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcsg.028.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude des pratiques de leadership dans une équipe de développement agile : une approche par les métaphores du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (2), pp.11-51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/sim.242.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et métaphores dans les projets système d’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37, pp.15-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/proj.037.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épreuve et la crise : trois portraits pour penser l'expérience du travail contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 134, pp.125-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.134.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O empreendedorismo como performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guérillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositiva : revista interinstitucional dos programas de pós-graduação em comunicação social da PUC Minas e da UFMG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (22), pp.27-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5752/P.2237-9967.2023v12n22p27-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comunicações organizantes, comunicações não organizáveis: trabalho remoto, comunicação e construção de si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia-Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organicom : revista brasileira de comunicação organizacional e relações públicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Relações dialogais, vulnerabilidades e resistências no ambiente interno das organizações, 19 (38), pp.28-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(In)visibilité dans les nouveaux espaces de travail : l'expérience du télétravail durant la crise COVID19 revisitée au prisme des théories de la reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Espaces et comportements organisationnels : nouvelles organisations, nouvelles théorisations, XXVIII (75), pp.151-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rips1.075.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace agile, oasis ou mirage ? Mise en perspective de quelques difficultés et paradoxes pour les travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guérillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La société numérique : Séminaire M@rsouin 2019, 128, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.6537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe Parrot, l'envol du capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Garmilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Cas en Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, L'innovation technologique, 15, pp.43-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des processus de recherche sur les organisations. Le cas du domaine &amp;quot;systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (261), pp.21 - 38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2016.00094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture structurationniste des pratiques de management de projet S.I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (2), pp.37 - 87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9876/sim.v20i2.625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling coordination in an extreme situation : tensions in electronic communication and organizational emptiness during the 2003 French heat wave crisis response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (1), pp.11 - 56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.131.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PwC, une prise de notes efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Cas en Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Management des systèmes d'information, 9, pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adopting an ICT code of conduct: an empirical study of organizational factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (4), pp.432-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/17410390710772704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00667552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1696,381 +1714,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génération Y dans l'entreprise : mythes et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Salierno Hrascinec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pearson, pp.199, 2012, Village mondial, Village mondial, 978-2-7440-6536-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération Y et pratiques de management des projets SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.136, 2012, Espaces numériques, Espaces numériques, 978-2-8178-0408-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus métiers et systèmes d'information : gouvernance, management, modélisation. - 3e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gillette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.307, 2011, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-055705-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, pp.206, 2009, Recherche en Gestion, Recherche en Gestion, 978-2-7178-5751-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2080,569 +2098,569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bank Social Responsibility (BSR) : when the internal audit function innovates for sustainable and responsible finance and value creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia-Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyla Daidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Garmilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Güler Aras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable finance for sustainable development : regulation, theory and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.148-167, 2024, Finance, governance and sustainability : challenges to theory and practice series, 978-1-032-71331-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781032713328-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost in digitization&amp;quot; : a spatial journey in emergency response and pragmatic legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiality in institutions : spaces, embodiment and technology in management and organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.151 - 181, 2019, Technology, Work and Globalization, 978-3-319-97471-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-97472-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardine DeSanctis et Marshall Scott Poole. Les fondateurs de la théorie de la structuration adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en systèmes d’information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.291 - 309, 2018, Grands auteurs, 978-2-37687-130-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génération Y au travail : regards de professionnels des TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Salierno Hrascinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La génération Y, le manager et l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.151 - 169, 2015, Management &amp; innovation, 978-2-7061-2220-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génération Y en entreprise, une lecture critique du management intergénérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les générations et la transformation numérique de l’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Fondation Télécom‎ : Institut Mines-Télécom, pp.29 - 36, 2013, Cahier de prospective (Think tank Futur numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies collaboratives pour bâtir une culture du partage. Mini-cas HP Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'information et management des organisations‎ : cas et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.139 - 148, 2012, Vuibert gestion, 978-2-311-00465-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2652,1842 +2670,1842 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaphors of power to study leadership practices within a remote agile project team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th Changing Nature of Work (CNOW) : Reshaping human endeavours with digital technologies Pre-ECIS Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leadership dans une équipe de projet agile : théories et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Événements, épreuves, défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE 2021 : 4ème Colloque International sur le Management, l’Innovation et l’Entrepreneuriat. "Le management post-crise : vers un nouveau paradigme en sciences de gestion ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Rigueur (Research in Innovation, Governance, Universal Entrepreneurship, Understanding Risks); ISCAE (Université de la Manouba), Dec 2021, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le leadership à l’ère du numérique : perspective de genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’entrepreneuriat comme performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabela dos Santos Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Guérillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounira El Bouti Briki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t>
+              <w:t xml:space="preserve">AEI 2021 : 12éme congrès l’Académie de l’Entrepreneuriat et de l’Innovation. "La recherche en entrepreneuriat en temps de crise : vers une nouvelle normalité ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sousse (Distanciel), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121374v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrepreneuriat comme performance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le leadership à l’ère du numérique : perspective de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira El Bouti Briki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEI 2021 : 12éme congrès l’Académie de l’Entrepreneuriat et de l’Innovation. "La recherche en entrepreneuriat en temps de crise : vers une nouvelle normalité ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Sousse (Distanciel), Tunisie</w:t>
+              <w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381193v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Places, spaces and presences in time of Covid: a poetic phenomenology of the mediated workplace experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela dos Santos Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guérillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th SSE-Dauphine Phenomenology Workshop. "Phenomenologies of presence: management, organization &amp; art-based experience of distanced worlds"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Dauphine - PSL, May 2021, Paris (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data, RSE et création de valeur : au cœur de la transformation digitale de l'audit interne ; une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyla Daidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Garmilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une redéfinition de la figure du leader à l'ère du numérique : questionnements de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2020 : 25ème Conférence de l’Association Information &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2020, Marrakech (en visioconférence), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'émergence de pratiques de travail agiles : questionner le rôle des espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guérillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marsouin Digital Society Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des processus de recherche sur les organisations : le cas du domaine Systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGM 2016 : Etats Généraux du Management. "L’impact de la Recherche en Sciences de Gestion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional legitimacy and spaces: a grounded analysis of firefighters' journey in digitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia-Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OAP 2016 : 6th Organizations, Artifacts &amp; Practices Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal. pp.118-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the appropriation of project management norms : an empirical study in I.T. projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS 2013 : 21st European Conference on Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation des normes de management de projet par les chefs de projet S.I. : proposition d'un cadre conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France. pp.4-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paroles s'envolent, les écrits restent… L'influence de la traçabilité des communications électroniques sur les pratiques de transmission de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France. pp.342 - 359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is e-mail a white hole ? Organizational emptiness and electronic communication during the 2003 French heat wave crisis response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Recherche AIM : 2ème journée de recherche IT &amp; Culture. "Systèmes d’information, culture et mondialisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chefs de projet S.I. face aux normes de management de projet : l'étude de trois styles d'appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2012 : 17ème Conférence de l'Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage du courrier électronique dans les organisations : paradoxes et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2011 : 16ème Conférence de l'Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint Denis De La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter le concept d'appropriation à l'aune du mouvement du logiciel libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation de l'usage des TIC, proposition d'un modèle conventionnaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulating the use of ICT in organizations: analyzing adhesion to codes of conduct through a conventionalist lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Systems (doctoral consortium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adotping an ICT code of conduct: an empirical study of organizational factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European and Mediterranean Conference on Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4497,206 +4515,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key success factors for an effective &amp;quot;HR and IS collaboration&amp;quot; on digital transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabinet Synapscore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de cas. La gestion du Changement Organisationnel : bâtir une culture de la sécurité de l'information chez FRANCE TELECOM-ORANGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4764,51 +4782,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE780D97"/>
+    <w:nsid w:val="E55962E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4995,51 +5013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bia-figueiredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5476-5119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138985413" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107059165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110023212" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia Figueiredo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Garmilis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.242.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.134.0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Paes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2237-9967.2023v12n22p27-44" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia-Figueiredo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0151" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6537" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54W8M3N9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00094" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v20i2.625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.131.0011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410390710772704" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6HLPHP0K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Salierno Hrascinec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032713328-11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97472-9_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974717v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira El Bouti Briki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela dos Santos Paes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabinet Synapscore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353936v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bia-figueiredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5476-5119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138985413" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107059165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110023212" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia Figueiredo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Garmilis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.028.0032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.028.0078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.242.0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.134.0125" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Paes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2237-9967.2023v12n22p27-44" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia-Figueiredo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6537" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54W8M3N9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v20i2.625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.131.0011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410390710772704" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6HLPHP0K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Salierno Hrascinec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032713328-11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97472-9_6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela dos Santos Paes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira El Bouti Briki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372304v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabinet Synapscore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>