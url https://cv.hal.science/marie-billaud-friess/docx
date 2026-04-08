--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -277,235 +277,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new splitting algorithm for dynamical low-rank approximation motivated by the fibre bundle structure of matrix manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principal bundle structure of matrix manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10543-021-00884-x⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (14), pp.1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math9141669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458048v1</w:t>
+                <w:t xml:space="preserve">hal-01521748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal bundle structure of matrix manifolds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A new splitting algorithm for dynamical low-rank approximation motivated by the fibre bundle structure of matrix manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (14), pp.1669. </w:t>
+              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math9141669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10543-021-00884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521748v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical model reduction method for solving parameter-dependent dynamical systems</w:t>
               </w:r>
@@ -680,658 +680,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of sharp interface multi-material flows involving an arbitrary number of component through an extended five-equation model</w:t>
+                <w:t xml:space="preserve">A multi-material CCALE-MOF approach in cylindrical geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kokh</w:t>
+                <w:t xml:space="preserve">J. Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Galera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shashkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.05.012⟩</w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.330-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.190912.080513a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007455v1</w:t>
+                <w:t xml:space="preserve">hal-01004851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-material CCALE-MOF approach in cylindrical geometry</w:t>
+                <w:t xml:space="preserve">A tensor approximation method based on ideal minimal residual formulations for the solution of high-dimensional problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Shashkov</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4208/cicp.190912.080513a⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.1777-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2014019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004851v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tensor approximation method based on ideal minimal residual formulations for the solution of high-dimensional problems</w:t>
+                <w:t xml:space="preserve">Simulation of sharp interface multi-material flows involving an arbitrary number of component through an extended five-equation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zahm</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48, pp.1777-1806. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1307.8375, pp.1-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2014019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861914v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple stabilized finite element method for solving two phase compressible-incompressible interface flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
+                <w:t xml:space="preserve">A second order anti-diffusive Lagrange-remap scheme for two-component flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gallice</w:t>
+                <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boniface Nkonga</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filipa Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.10.017⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/2011018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004944v1</w:t>
+                <w:t xml:space="preserve">hal-00708605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second order anti-diffusive Lagrange-remap scheme for two-component flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Boutin</w:t>
+                <w:t xml:space="preserve">A simple stabilized finite element method for solving two phase compressible-incompressible interface flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Caetano</w:t>
+                <w:t xml:space="preserve">G. Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boniface Nkonga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 200 (9), pp.1272-1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/2011018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00708605v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stabilized finite element method for compressible-incompressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding Enumath</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.171-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1506,51 +1506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of finite volume solution for parameter-dependent linear hyperbolic conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heuzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1613,51 +1613,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments finis stabilisés pour des écoulements diphasiques compressible-incompressible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud Friess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Sciences et Technologies - Bordeaux I, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1716,51 +1716,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions for the approximation and model order reduction of partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud Friess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numerical Analysis [math.NA]. Nantes Université, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1810,51 +1810,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic methods for solving high-dimensional partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1921,502 +1921,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tensor-Based Algorithm for the Optimal Model Reduction of High Dimensional Problems</w:t>
+                <w:t xml:space="preserve">Méthode de réduction de modèle a priori basée sur des formulations idéales en minimum de résidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855901v1</w:t>
+                <w:t xml:space="preserve">hal-01717098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de réduction de modèle a priori basée sur des formulations idéales en minimum de résidu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tensor-based algorithm for solving stochastic PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">SIAM Computational Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717098v1</w:t>
+                <w:t xml:space="preserve">hal-01007814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tensor-based algorithm for solving stochastic PDEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tensor-Based Algorithm for the Optimal Model Reduction of High Dimensional Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Computational Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007814v1</w:t>
+                <w:t xml:space="preserve">hal-00855901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor based methods for high dimensional parametric problems: optimal model reductions and their approximations</w:t>
+                <w:t xml:space="preserve">Optimal a priori Tensor Decomposition for the Solution of High Dimensional Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sao Paulo, France</w:t>
+              <w:t xml:space="preserve">SIAM ALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009003v1</w:t>
+                <w:t xml:space="preserve">hal-01008617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal a priori Tensor Decomposition for the Solution of High Dimensional Problems</w:t>
+                <w:t xml:space="preserve">Tensor based methods for high dimensional parametric problems: optimal model reductions and their approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM ALA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">WCCM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sao Paulo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008617v1</w:t>
+                <w:t xml:space="preserve">hal-01009003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de réduction de modèles a priori basée sur des formulations idéales en minimum de résidu</w:t>
               </w:r>
@@ -2644,51 +2644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENUMATH 2009 - 8th European Conference on Numerical Mathematics and Advanced Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Uppsala, Sweden. pp.171-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2824,51 +2824,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="715E4FED"/>
+    <w:nsid w:val="2BC882BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3055,51 +3055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-billaud-friess" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253132983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139679v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-022-00769-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-021-00884-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9141669" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1071493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106385X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kokh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.05.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004851v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Galera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Maire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shashkov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.190912.080513a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR3CPF40-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Zialesi Atokple" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03826223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43465-6_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gallice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11795-4_17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M7PLZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-billaud-friess" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253132983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139679v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-022-00769-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9141669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-021-00884-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1071493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106385X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Galera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Maire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shashkov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.190912.080513a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kokh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.05.012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR3CPF40-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Zialesi Atokple" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03826223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43465-6_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gallice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11795-4_17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M7PLZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>