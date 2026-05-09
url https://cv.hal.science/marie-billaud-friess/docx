--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -680,173 +680,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-material CCALE-MOF approach in cylindrical geometry</w:t>
+                <w:t xml:space="preserve">Simulation of sharp interface multi-material flows involving an arbitrary number of component through an extended five-equation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Breil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Shashkov</w:t>
+                <w:t xml:space="preserve">S. Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4208/cicp.190912.080513a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1307.8375, pp.1-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004851v1</w:t>
+                <w:t xml:space="preserve">hal-01007455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tensor approximation method based on ideal minimal residual formulations for the solution of high-dimensional problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -865,167 +826,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48, pp.1777-1806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2014019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of sharp interface multi-material flows involving an arbitrary number of component through an extended five-equation model</w:t>
+                <w:t xml:space="preserve">A multi-material CCALE-MOF approach in cylindrical geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Galera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kokh</w:t>
+                <w:t xml:space="preserve">M. Shashkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1307.8375, pp.1-52. </w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.330-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4208/cicp.190912.080513a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007455v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A second order anti-diffusive Lagrange-remap scheme for two-component flows</w:t>
               </w:r>
@@ -1921,718 +1921,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de réduction de modèle a priori basée sur des formulations idéales en minimum de résidu</w:t>
+                <w:t xml:space="preserve">A Tensor-Based Algorithm for the Optimal Model Reduction of High Dimensional Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717098v1</w:t>
+                <w:t xml:space="preserve">hal-00855901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tensor-based algorithm for solving stochastic PDEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de réduction de modèle a priori basée sur des formulations idéales en minimum de résidu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Computational Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007814v1</w:t>
+                <w:t xml:space="preserve">hal-01717098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tensor-Based Algorithm for the Optimal Model Reduction of High Dimensional Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tensor-based algorithm for solving stochastic PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SIAM Computational Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855901v1</w:t>
+                <w:t xml:space="preserve">hal-01007814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal a priori Tensor Decomposition for the Solution of High Dimensional Problems</w:t>
+                <w:t xml:space="preserve">Tensor based methods for high dimensional parametric problems: optimal model reductions and their approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM ALA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">WCCM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sao Paulo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008617v1</w:t>
+                <w:t xml:space="preserve">hal-01009003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor based methods for high dimensional parametric problems: optimal model reductions and their approximations</w:t>
+                <w:t xml:space="preserve">Optimal a priori Tensor Decomposition for the Solution of High Dimensional Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sao Paulo, France</w:t>
+              <w:t xml:space="preserve">SIAM ALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009003v1</w:t>
+                <w:t xml:space="preserve">hal-01008617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de réduction de modèles a priori basée sur des formulations idéales en minimum de résidu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensor-based methods for uncertainty propagation: alternative definitions and algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès d'Analyse NUMérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Superbesse, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008424v1</w:t>
+                <w:t xml:space="preserve">hal-01009008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based methods for uncertainty propagation: alternative definitions and algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de réduction de modèles a priori basée sur des formulations idéales en minimum de résidu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Prashant Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">Congrès d'Analyse NUMérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Superbesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009008v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stabilized finite element method for compressible-incompressible flows</w:t>
               </w:r>
@@ -2824,51 +2824,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BC882BA"/>
+    <w:nsid w:val="98AB2FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3055,51 +3055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-billaud-friess" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253132983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139679v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-022-00769-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9141669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-021-00884-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1071493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106385X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Galera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Maire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shashkov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.190912.080513a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kokh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.05.012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR3CPF40-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Zialesi Atokple" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03826223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43465-6_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gallice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11795-4_17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M7PLZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-billaud-friess" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253132983" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139679v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-022-00769-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9141669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-021-00884-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1071493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106385X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kokh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.05.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Galera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Maire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shashkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.190912.080513a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR3CPF40-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Zialesi Atokple" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03826223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43465-6_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gallice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11795-4_17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M7PLZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>