--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -2045,216 +2045,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Jing Ke planned but failed to assassinate the to-be first Emperor of China</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Corrado Neri; Florent Villard. </w:t>
+                <w:t xml:space="preserve">Traditional Criticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tim Wright. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Fences: Literatures, Limits, Borders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IETT, pp.195-211, 2011, 978-2916377995</w:t>
+              <w:t xml:space="preserve">Oxford Bibliographies in Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01864957v1</w:t>
+                <w:t xml:space="preserve">halshs-01864993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional Criticism</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Tim Wright. </w:t>
+                <w:t xml:space="preserve">How Jing Ke planned but failed to assassinate the to-be first Emperor of China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bizais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corrado Neri; Florent Villard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Bibliographies in Chinese Studies</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Global Fences: Literatures, Limits, Borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IETT, pp.195-211, 2011, 978-2916377995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01864993v1</w:t>
+                <w:t xml:space="preserve">halshs-01864957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre folklore et poésie lettrée : de deux genres poétiques chinois au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Buffard-Moret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie, musique et chanson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, pp.11-28, 2009, Études littéraires, 978-2-84832-082-3. </w:t>
@@ -2396,239 +2396,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary and Exegesis in the Pre-Modern, Modern, and Contemporary Chinese Worlds</w:t>
+                <w:t xml:space="preserve">Between the Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Hardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Klotzbücher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kraushaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Commentary and Exegesis, 5, pp.7-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25365/jeacs.2024.5.bizais-lillig⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Commentary and Exegesis, 5, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25365/jeacs.2024.5.bizais-lillig_et_al⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892393v1</w:t>
+                <w:t xml:space="preserve">hal-04892380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between the Lines</w:t>
+                <w:t xml:space="preserve">Commentary and Exegesis in the Pre-Modern, Modern, and Contemporary Chinese Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Commentary and Exegesis, 5, pp.1-5. </w:t>
+              <w:t xml:space="preserve">, 2024, Commentary and Exegesis, 5, pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25365/jeacs.2024.5.bizais-lillig_et_al⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25365/jeacs.2024.5.bizais-lillig⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892380v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Degree of Freedom for the Reader of Patrimonial Digital Editions?</w:t>
               </w:r>
@@ -2731,77 +2731,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lycas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Hardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Klotzbücher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Visual Materials, 3, pp.1-3. </w:t>
@@ -2912,51 +2912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAI Zong-qi, How to Read Chinese Poetry: A guided Anthology, Columbia University Press, New York, 2008.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, XXX, pp.222-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2985,51 +2985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes signifiantes dans le Wenxin diaolong 文心雕龍 de Liu Xie 劉勰</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, XXIV, pp.249-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3270,178 +3270,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Topical Grammar of Medieval Poetry</w:t>
+                <w:t xml:space="preserve">Experiments for automatic treatment of ancient Chinese sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">232nd Meeting of the American Oriental Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Oriental Society (AOS), Mar 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">Documents anciens et reconnaissance automatique des écritures manuscrites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane Pinche; Jean-Baptiste Camps, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767098v1</w:t>
+                <w:t xml:space="preserve">hal-03792246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments for automatic treatment of ancient Chinese sources</w:t>
+                <w:t xml:space="preserve">Medieval standards on the choice of words to express one’s inner feelings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents anciens et reconnaissance automatique des écritures manuscrites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ariane Pinche; Jean-Baptiste Camps, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2022 Conference of the European Association of Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS), Aug 2022, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792246v1</w:t>
+                <w:t xml:space="preserve">hal-03767035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing back snippets of knowledge embedded in Tang Poems, or What sources might explain the rich information on plants present in Tang poetry</w:t>
               </w:r>
@@ -3490,303 +3490,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval standards on the choice of words to express one’s inner feelings</w:t>
+                <w:t xml:space="preserve">Towards a Topical Grammar of Medieval Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Conference of the European Association of Chinese Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS), Aug 2022, Olomouc, Czech Republic</w:t>
+              <w:t xml:space="preserve">232nd Meeting of the American Oriental Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Oriental Society (AOS), Mar 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767035v1</w:t>
+                <w:t xml:space="preserve">hal-03767098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La chambre est vide, traversée d’un vent chagrin »</w:t>
+                <w:t xml:space="preserve">Insuffler la vie par le poème dans la Chine médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter le corps absent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Barbara Bessac; Quentin Petit Dit Duhal, Jun 2021, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Bibliothérapies d'ailleurs : Représentations et pratiques de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoire Feuillebois; Anthony Mangeon, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519017v1</w:t>
+                <w:t xml:space="preserve">hal-03518801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonds Jean-Pierre et Colette Diény et les fonds chinois à Strasbourg</w:t>
+                <w:t xml:space="preserve">« La chambre est vide, traversée d’un vent chagrin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocAsie 2021 - Valoriser les collections asiatiques : labellisation et financement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau DocAsie; Bibliothèque nationale et Universitaire de Strasbourg, Jun 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Représenter le corps absent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barbara Bessac; Quentin Petit Dit Duhal, Jun 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518927v1</w:t>
+                <w:t xml:space="preserve">hal-03519017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insuffler la vie par le poème dans la Chine médiévale</w:t>
+                <w:t xml:space="preserve">Le fonds Jean-Pierre et Colette Diény et les fonds chinois à Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothérapies d'ailleurs : Représentations et pratiques de l'Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victoire Feuillebois; Anthony Mangeon, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">DocAsie 2021 - Valoriser les collections asiatiques : labellisation et financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau DocAsie; Bibliothèque nationale et Universitaire de Strasbourg, Jun 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518801v1</w:t>
+                <w:t xml:space="preserve">hal-03518927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shijing 詩經</w:t>
               </w:r>
@@ -3835,165 +3835,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaries as nexus of information</w:t>
+                <w:t xml:space="preserve">Kong Yingda’s Woven Commentary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of knowledge transmission and linguistic transformation in Chinese textual cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rainier Lanselle; Barbara Bisetto, Jun 2021, Verona, Italy</w:t>
+              <w:t xml:space="preserve">23rd biennial conference of the European Association for Chinese Studies (EACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS), Aug 2021, Leiden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518968v1</w:t>
+                <w:t xml:space="preserve">hal-03518877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kong Yingda’s Woven Commentary</w:t>
+                <w:t xml:space="preserve">Commentaries as nexus of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd biennial conference of the European Association for Chinese Studies (EACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS), Aug 2021, Leiden, Germany</w:t>
+              <w:t xml:space="preserve">Dynamics of knowledge transmission and linguistic transformation in Chinese textual cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rainier Lanselle; Barbara Bisetto, Jun 2021, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518877v1</w:t>
+                <w:t xml:space="preserve">hal-03518968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des commentaires orthodoxes du Shijing 詩經 [Classique des Poèmes] à l’identification des lieux et phénomènes de transmission des savoirs dans la Chine médiévale</w:t>
               </w:r>
@@ -4255,51 +4255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme Moodle au service de l’encadrement des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Journée d’études de l’AREC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Recherche sur l’Enseignement du Chinois (AREC), Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4324,51 +4324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Look Pretty and Shut up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations sentimentales : Construction des identités féminines et masculines dans le texte et l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Bizais-Lillig, Apr 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4462,51 +4462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques poèmes adressés à des époux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écritures qui révèlent ces dames</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Bizais, Oct 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4531,51 +4531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Jing Ke planned but failed to assassinate the to-be first Emperor of China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literatures, Limits, Borders: Migration and Citizenship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corrado Neri; Florent Villard, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4600,51 +4600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je est un autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autre « utile », du bon usage de la singularité et de l’antagonisme en Chine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Rabut; Vincent Durand-Dastès; Frédéric Wang; Valérie Lavoix, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4669,51 +4669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different genres, different ways of reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Asian Studies New England Regional Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Asian Studies, Oct 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4738,51 +4738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapsing Western distinctions in literary style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Association of Chinese Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Chinese Studies, Aug 2006, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4801,195 +4801,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01947473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description, Evolution, Judgment and Adaptation of a Genre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Public d'une œuvre, public d'une traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations and Mutations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Duke University, Jan 2005, Durham (North Carolina), United States</w:t>
+              <w:t xml:space="preserve">Problèmes et enjeux de la traduction littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Oct 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940507v1</w:t>
+                <w:t xml:space="preserve">hal-01940711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public d'une œuvre, public d'une traduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Description, Evolution, Judgment and Adaptation of a Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes et enjeux de la traduction littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Oct 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Transformations and Mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Duke University, Jan 2005, Durham (North Carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940711v1</w:t>
+                <w:t xml:space="preserve">hal-01940507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'excroissance zhuangzienne dans le Cœur de littérature en dragons ciselés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée jeunes chercheurs de l'AFEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d'études chinoises (AFEC), Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5238,51 +5238,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensée de la forme / Forme de la pensée dans le Wenxin diaolong 文心雕龍 (Esprit de Littérature) du poéticien chinois Liu Xie 劉勰 (ca. 465-521)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Institut National des Langues et Civilisations Orientales, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5823,51 +5823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F41A970"/>
+    <w:nsid w:val="6BD301F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5971,51 +5971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B784C5A9"/>
+    <w:nsid w:val="17511C50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6205,51 +6205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bizais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2426-2641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139036474" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205116003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139172895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Schalmey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Zorkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shueh-Ying Liao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schaal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04747196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.18079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordbibliographies.com/browse?module_0=obo-9780199920082" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12738" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2025.6.1.bizais-lillig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2024.5.bizais-lillig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Giorgi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hardie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Klotzb&#252;cher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kraushaar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2024.5.bizais-lillig_et_al" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603163.3609073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lycas_et_al" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.f4fenvr9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f4fenvr9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02332420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tolonen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vaara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boggia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Lindroos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bizais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2426-2641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139036474" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205116003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139172895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Schalmey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Zorkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shueh-Ying Liao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schaal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04747196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.18079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordbibliographies.com/browse?module_0=obo-9780199920082" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12738" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2025.6.1.bizais-lillig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Giorgi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hardie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Klotzb&#252;cher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kraushaar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2024.5.bizais-lillig_et_al" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2024.5.bizais-lillig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603163.3609073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lycas_et_al" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.f4fenvr9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f4fenvr9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02332420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tolonen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vaara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boggia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Lindroos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>