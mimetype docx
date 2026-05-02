--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -3352,165 +3352,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval standards on the choice of words to express one’s inner feelings</w:t>
+                <w:t xml:space="preserve">Tracing back snippets of knowledge embedded in Tang Poems, or What sources might explain the rich information on plants present in Tang poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Conference of the European Association of Chinese Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS), Aug 2022, Olomouc, Czech Republic</w:t>
+              <w:t xml:space="preserve">Reading Tang Literature across Disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicholas Morrow Williams, May 2022, Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767035v1</w:t>
+                <w:t xml:space="preserve">hal-03792217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing back snippets of knowledge embedded in Tang Poems, or What sources might explain the rich information on plants present in Tang poetry</w:t>
+                <w:t xml:space="preserve">Medieval standards on the choice of words to express one’s inner feelings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading Tang Literature across Disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicholas Morrow Williams, May 2022, Sarasota, United States</w:t>
+              <w:t xml:space="preserve">2022 Conference of the European Association of Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS), Aug 2022, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792217v1</w:t>
+                <w:t xml:space="preserve">hal-03767035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Topical Grammar of Medieval Poetry</w:t>
               </w:r>
@@ -3835,165 +3835,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kong Yingda’s Woven Commentary</w:t>
+                <w:t xml:space="preserve">Commentaries as nexus of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd biennial conference of the European Association for Chinese Studies (EACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS), Aug 2021, Leiden, Germany</w:t>
+              <w:t xml:space="preserve">Dynamics of knowledge transmission and linguistic transformation in Chinese textual cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rainier Lanselle; Barbara Bisetto, Jun 2021, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518877v1</w:t>
+                <w:t xml:space="preserve">hal-03518968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaries as nexus of information</w:t>
+                <w:t xml:space="preserve">Kong Yingda’s Woven Commentary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of knowledge transmission and linguistic transformation in Chinese textual cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rainier Lanselle; Barbara Bisetto, Jun 2021, Verona, Italy</w:t>
+              <w:t xml:space="preserve">23rd biennial conference of the European Association for Chinese Studies (EACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS), Aug 2021, Leiden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518968v1</w:t>
+                <w:t xml:space="preserve">hal-03518877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des commentaires orthodoxes du Shijing 詩經 [Classique des Poèmes] à l’identification des lieux et phénomènes de transmission des savoirs dans la Chine médiévale</w:t>
               </w:r>
@@ -4801,165 +4801,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01947473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public d'une œuvre, public d'une traduction</w:t>
+                <w:t xml:space="preserve">Description, Evolution, Judgment and Adaptation of a Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes et enjeux de la traduction littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Oct 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Transformations and Mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Duke University, Jan 2005, Durham (North Carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940711v1</w:t>
+                <w:t xml:space="preserve">hal-01940507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description, Evolution, Judgment and Adaptation of a Genre</w:t>
+                <w:t xml:space="preserve">Public d'une œuvre, public d'une traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations and Mutations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Duke University, Jan 2005, Durham (North Carolina), United States</w:t>
+              <w:t xml:space="preserve">Problèmes et enjeux de la traduction littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Oct 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940507v1</w:t>
+                <w:t xml:space="preserve">hal-01940711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'excroissance zhuangzienne dans le Cœur de littérature en dragons ciselés</w:t>
               </w:r>
@@ -5823,51 +5823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BD301F7"/>
+    <w:nsid w:val="C84E068C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5971,51 +5971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17511C50"/>
+    <w:nsid w:val="CB34917D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6205,51 +6205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bizais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2426-2641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139036474" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205116003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139172895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Schalmey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Zorkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shueh-Ying Liao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schaal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04747196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.18079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordbibliographies.com/browse?module_0=obo-9780199920082" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12738" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2025.6.1.bizais-lillig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Giorgi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hardie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Klotzb&#252;cher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kraushaar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2024.5.bizais-lillig_et_al" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2024.5.bizais-lillig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603163.3609073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lycas_et_al" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.f4fenvr9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f4fenvr9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02332420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tolonen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vaara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boggia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Lindroos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bizais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2426-2641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139036474" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205116003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139172895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Schalmey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Zorkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shueh-Ying Liao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schaal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04747196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.18079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordbibliographies.com/browse?module_0=obo-9780199920082" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12738" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2025.6.1.bizais-lillig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Giorgi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hardie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Klotzb&#252;cher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kraushaar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2024.5.bizais-lillig_et_al" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2024.5.bizais-lillig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603163.3609073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lycas_et_al" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.f4fenvr9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f4fenvr9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02332420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tolonen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vaara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boggia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Lindroos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>