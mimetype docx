--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -3046,51 +3046,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01864627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3270,1759 +3270,1893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments for automatic treatment of ancient Chinese sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
+                <w:t xml:space="preserve">Heimdall: retours d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Van Kote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benkhalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bizais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents anciens et reconnaissance automatique des écritures manuscrites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanistica 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2026, Paris, France. pp.10-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/04Kmo7AXXscL⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792246v1</w:t>
+                <w:t xml:space="preserve">hal-05631227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing back snippets of knowledge embedded in Tang Poems, or What sources might explain the rich information on plants present in Tang poetry</w:t>
+                <w:t xml:space="preserve">Experiments for automatic treatment of ancient Chinese sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading Tang Literature across Disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicholas Morrow Williams, May 2022, Sarasota, United States</w:t>
+              <w:t xml:space="preserve">Documents anciens et reconnaissance automatique des écritures manuscrites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane Pinche; Jean-Baptiste Camps, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792217v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval standards on the choice of words to express one’s inner feelings</w:t>
+                <w:t xml:space="preserve">Tracing back snippets of knowledge embedded in Tang Poems, or What sources might explain the rich information on plants present in Tang poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Conference of the European Association of Chinese Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS), Aug 2022, Olomouc, Czech Republic</w:t>
+              <w:t xml:space="preserve">Reading Tang Literature across Disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicholas Morrow Williams, May 2022, Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767035v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Topical Grammar of Medieval Poetry</w:t>
+                <w:t xml:space="preserve">Medieval standards on the choice of words to express one’s inner feelings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">232nd Meeting of the American Oriental Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Oriental Society (AOS), Mar 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">2022 Conference of the European Association of Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS), Aug 2022, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767098v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insuffler la vie par le poème dans la Chine médiévale</w:t>
+                <w:t xml:space="preserve">Towards a Topical Grammar of Medieval Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothérapies d'ailleurs : Représentations et pratiques de l'Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victoire Feuillebois; Anthony Mangeon, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">232nd Meeting of the American Oriental Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Oriental Society (AOS), Mar 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518801v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La chambre est vide, traversée d’un vent chagrin »</w:t>
+                <w:t xml:space="preserve">Insuffler la vie par le poème dans la Chine médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter le corps absent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Barbara Bessac; Quentin Petit Dit Duhal, Jun 2021, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Bibliothérapies d'ailleurs : Représentations et pratiques de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoire Feuillebois; Anthony Mangeon, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519017v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonds Jean-Pierre et Colette Diény et les fonds chinois à Strasbourg</w:t>
+                <w:t xml:space="preserve">« La chambre est vide, traversée d’un vent chagrin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocAsie 2021 - Valoriser les collections asiatiques : labellisation et financement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau DocAsie; Bibliothèque nationale et Universitaire de Strasbourg, Jun 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Représenter le corps absent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barbara Bessac; Quentin Petit Dit Duhal, Jun 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518927v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shijing 詩經</w:t>
+                <w:t xml:space="preserve">Le fonds Jean-Pierre et Colette Diény et les fonds chinois à Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Conference of the Early Medieval China Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online (virtual), United States</w:t>
+              <w:t xml:space="preserve">DocAsie 2021 - Valoriser les collections asiatiques : labellisation et financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau DocAsie; Bibliothèque nationale et Universitaire de Strasbourg, Jun 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519127v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaries as nexus of information</w:t>
+                <w:t xml:space="preserve">The Shijing 詩經</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of knowledge transmission and linguistic transformation in Chinese textual cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rainier Lanselle; Barbara Bisetto, Jun 2021, Verona, Italy</w:t>
+              <w:t xml:space="preserve">Fourth Conference of the Early Medieval China Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518968v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kong Yingda’s Woven Commentary</w:t>
+                <w:t xml:space="preserve">Commentaries as nexus of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd biennial conference of the European Association for Chinese Studies (EACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS), Aug 2021, Leiden, Germany</w:t>
+              <w:t xml:space="preserve">Dynamics of knowledge transmission and linguistic transformation in Chinese textual cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rainier Lanselle; Barbara Bisetto, Jun 2021, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518877v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des commentaires orthodoxes du Shijing 詩經 [Classique des Poèmes] à l’identification des lieux et phénomènes de transmission des savoirs dans la Chine médiévale</w:t>
+                <w:t xml:space="preserve">Kong Yingda’s Woven Commentary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire mensuel du Groupe d'études orientales, slaves et néo-helléniques (UR1340)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">23rd biennial conference of the European Association for Chinese Studies (EACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS), Aug 2021, Leiden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519360v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tradition herméneutique orthodoxe du Shijing 詩經 (Classique des Poèmes)</w:t>
+                <w:t xml:space="preserve">Des commentaires orthodoxes du Shijing 詩經 [Classique des Poèmes] à l’identification des lieux et phénomènes de transmission des savoirs dans la Chine médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Inalco au Musée du Quai Branly-Jacques Chirac : La norme et ses limites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Durand-Dastès, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire mensuel du Groupe d'études orientales, slaves et néo-helléniques (UR1340)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02454453v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Odes: Object of Readings, Object of Discourse</w:t>
+                <w:t xml:space="preserve">La tradition herméneutique orthodoxe du Shijing 詩經 (Classique des Poèmes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grammata, Literatura, Historiaque Serica: A Memorial Symposium in Honor of Bernhard Karlgren</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Martin Svensson Ekström; Fredrik Fällman, Aug 2018, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Séminaire Inalco au Musée du Quai Branly-Jacques Chirac : La norme et ses limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Durand-Dastès, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01864875v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02454453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shei yu xue Shi er duo shi yu niaoshou caomu zhi ming hu ? 誰欲學詩而多識於鳥獸草木之名乎？</w:t>
+                <w:t xml:space="preserve">The Odes: Object of Readings, Object of Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Chinese Studies Lecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque nationale de Taiwan 台灣國立圖書館; Centre d'études chinoises 漢學研究中心 (Taipei), Aug 2017, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Grammata, Literatura, Historiaque Serica: A Memorial Symposium in Honor of Bernhard Karlgren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Svensson Ekström; Fredrik Fällman, Aug 2018, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792255v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01864875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plateforme Moodle au service de l’encadrement des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bizais</w:t>
+                <w:t xml:space="preserve">Shei yu xue Shi er duo shi yu niaoshou caomu zhi ming hu ? 誰欲學詩而多識於鳥獸草木之名乎？</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Journée d’études de l’AREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Recherche sur l’Enseignement du Chinois (AREC), Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Global Chinese Studies Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de Taiwan 台灣國立圖書館; Centre d'études chinoises 漢學研究中心 (Taipei), Aug 2017, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507144v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Look Pretty and Shut up</w:t>
+                <w:t xml:space="preserve">La plateforme Moodle au service de l’encadrement des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations sentimentales : Construction des identités féminines et masculines dans le texte et l'image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Bizais-Lillig, Apr 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XIème Journée d’études de l’AREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherche sur l’Enseignement du Chinois (AREC), Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02507098v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another on the Same</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
+                <w:t xml:space="preserve">Look Pretty and Shut up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference of the European Association of Chinese Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS), Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Éducations sentimentales : Construction des identités féminines et masculines dans le texte et l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Bizais-Lillig, Apr 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01991034v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02507098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques poèmes adressés à des époux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bizais</w:t>
+                <w:t xml:space="preserve">Another on the Same</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écritures qui révèlent ces dames</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Bizais, Oct 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19th Conference of the European Association of Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS), Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01990964v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Jing Ke planned but failed to assassinate the to-be first Emperor of China</w:t>
+                <w:t xml:space="preserve">Quelques poèmes adressés à des époux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literatures, Limits, Borders: Migration and Citizenship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Corrado Neri; Florent Villard, Mar 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les écritures qui révèlent ces dames</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Bizais, Oct 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01990938v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01990964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je est un autre</w:t>
+                <w:t xml:space="preserve">How Jing Ke planned but failed to assassinate the to-be first Emperor of China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'autre « utile », du bon usage de la singularité et de l’antagonisme en Chine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Rabut; Vincent Durand-Dastès; Frédéric Wang; Valérie Lavoix, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Literatures, Limits, Borders: Migration and Citizenship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corrado Neri; Florent Villard, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01990917v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01990938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different genres, different ways of reading</w:t>
+                <w:t xml:space="preserve">Je est un autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Asian Studies New England Regional Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Asian Studies, Oct 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">L'autre « utile », du bon usage de la singularité et de l’antagonisme en Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Rabut; Vincent Durand-Dastès; Frédéric Wang; Valérie Lavoix, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01990852v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01990917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapsing Western distinctions in literary style</w:t>
+                <w:t xml:space="preserve">Different genres, different ways of reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Association of Chinese Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Chinese Studies, Aug 2006, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Association for Asian Studies New England Regional Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Asian Studies, Oct 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01947473v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01990852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description, Evolution, Judgment and Adaptation of a Genre</w:t>
+                <w:t xml:space="preserve">Collapsing Western distinctions in literary style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations and Mutations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Duke University, Jan 2005, Durham (North Carolina), United States</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Association of Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Chinese Studies, Aug 2006, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940507v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public d'une œuvre, public d'une traduction</w:t>
+                <w:t xml:space="preserve">Description, Evolution, Judgment and Adaptation of a Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes et enjeux de la traduction littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Oct 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Transformations and Mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Duke University, Jan 2005, Durham (North Carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940711v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public d'une œuvre, public d'une traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bizais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes et enjeux de la traduction littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Oct 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'excroissance zhuangzienne dans le Cœur de littérature en dragons ciselés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée jeunes chercheurs de l'AFEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d'études chinoises (AFEC), Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5032,189 +5166,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chinese Knowledge and Poetry Medieval Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biblissima+ 2025: Cultures anciennes sans frontières, forum international des plateformes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Aubervilliers, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et poésie dans la Chine médiévale (CHI-KNOW-PO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques en pédagogie et en recherche à la faculté des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faculté des langues, Université de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.f4fenvr9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5224,250 +5358,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensée de la forme / Forme de la pensée dans le Wenxin diaolong 文心雕龍 (Esprit de Littérature) du poéticien chinois Liu Xie 劉勰 (ca. 465-521)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Institut National des Langues et Civilisations Orientales, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02332420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Building Character(s): Synthetic Data and In-Context Learning Strategies for Few-Shot Ancient Chinese Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Atzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Létoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Planque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kiessling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5477,285 +5729,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passeurs de livres et de savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques choix lors du dépôt des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05409426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eighteenth-Century English Versions of Pierre Bayle’s Dictionary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Tolonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville Vaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Boggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harri Lindroos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5823,51 +6075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C84E068C"/>
+    <w:nsid w:val="F690E15C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5971,51 +6223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CB34917D"/>
+    <w:nsid w:val="D0D5370B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6205,51 +6457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bizais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2426-2641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139036474" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205116003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139172895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Schalmey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Zorkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shueh-Ying Liao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schaal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04747196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.18079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordbibliographies.com/browse?module_0=obo-9780199920082" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12738" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2025.6.1.bizais-lillig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Giorgi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hardie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Klotzb&#252;cher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kraushaar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2024.5.bizais-lillig_et_al" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2024.5.bizais-lillig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603163.3609073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lycas_et_al" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.f4fenvr9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f4fenvr9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02332420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tolonen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vaara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boggia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Lindroos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-bizais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2426-2641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139036474" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205116003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139172895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Schalmey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Zorkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shueh-Ying Liao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schaal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04747196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.18079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordbibliographies.com/browse?module_0=obo-9780199920082" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12738" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2025.6.1.bizais-lillig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Giorgi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hardie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Klotzb&#252;cher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kraushaar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2024.5.bizais-lillig_et_al" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2024.5.bizais-lillig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603163.3609073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lycas_et_al" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Witz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Kote" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benkhalid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/04Kmo7AXXscL" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518877v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.f4fenvr9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f4fenvr9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02332420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05622586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Atzori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Planque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tolonen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Vaara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boggia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Lindroos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>