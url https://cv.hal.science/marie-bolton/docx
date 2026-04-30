--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -66,331 +66,331 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pandora’s Box: Historiography, Hydrology, and Hope</w:t>
+                <w:t xml:space="preserve">Temps et espaces de la gestion de l’eau : perspectives critiques/Across Time and Space: Critical Perspectives on Water Resources Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 53, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">, 53, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/siecles.9823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274915v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01870376v1</w:t>
+                <w:t xml:space="preserve">hal-04274937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps et espaces de la gestion de l’eau : perspectives critiques/Across Time and Space: Critical Perspectives on Water Resources Management</w:t>
+                <w:t xml:space="preserve">Pandora’s Box: Historiography, Hydrology, and Hope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bolton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 53, 2022, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/siecles.9832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04274937v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Promises and Dangers of Direct Democracy: A Historical Comparison. Introduction (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La démocratie directe à l'épreuve du temps, 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -471,255 +471,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barren Lands and Barren Bodies in Navajo Nation: Indian Women WARN about Uranium, Genetics, and Sterilization</w:t>
+                <w:t xml:space="preserve">Introduction Part Three : Nature Meets Culture: Ruralism through the Prism of Medical Care and Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bolton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nancy C. Unger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Bolton; Patrick Fournier; Claude Grimmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et santé dans les campagnes. Approches historiques et enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.373-392, 2019, 978-2-8076-0708-8</w:t>
+              <w:t xml:space="preserve">, pp.269-273, 2019, 978-2-8076-0708-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049778v1</w:t>
+                <w:t xml:space="preserve">hal-02049753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Part Three : Nature Meets Culture: Ruralism through the Prism of Medical Care and Knowledge</w:t>
+                <w:t xml:space="preserve">Barren Lands and Barren Bodies in Navajo Nation: Indian Women WARN about Uranium, Genetics, and Sterilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy C. Unger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Bolton; Patrick Fournier; Claude Grimmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et santé dans les campagnes. Approches historiques et enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.373-392, 2019, 978-2-8076-0708-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang B</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02049753v1</w:t>
+                <w:t xml:space="preserve">hal-02049778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother Nature is Getting Angrier': Turning Sacred Navajo Land into a Toxic Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy C. Unger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Gavillon et Ufuk Ozdag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Crises and Human Costs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Universitario de Investigación en Estudios Norteamericanos Benjamin Franklin, 2015</w:t>
@@ -780,89 +780,89 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine et santé dans les campagnes. Approches historiques et enjeux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bolton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2019, 978-2-8076-0708-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b15223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1293,51 +1293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04274915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bolton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01870376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04274937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9823" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02049778v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy C. Unger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/67166" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02049753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04274972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02047751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grimmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01702754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Baudoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication_details/6149" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ives" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01498859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lisabeth Baudoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04274937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bolton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9823" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04274915v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9832" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01870376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02049753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/67166" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02049778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy C. Unger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04274972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02047751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grimmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01702754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Baudoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication_details/6149" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ives" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01498859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lisabeth Baudoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>