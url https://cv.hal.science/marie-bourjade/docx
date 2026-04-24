--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -848,248 +848,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestural communication in olive baboons (Papio anubis): repertoire and intentionality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Conceptual Diversity an Advantage for Scientific Inquiry? A Case Study on the Concept of ‘Gesture’ in Comparative Psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandra Molesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Bourjade</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (1), pp.19-40. </w:t>
+              <w:t xml:space="preserve">Integrative Psychological and Behavioral Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (4), pp.805-832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-019-01312-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12124-020-09516-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860582v1</w:t>
+                <w:t xml:space="preserve">hal-03669079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Conceptual Diversity an Advantage for Scientific Inquiry? A Case Study on the Concept of ‘Gesture’ in Comparative Psychology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestural communication in olive baboons (Papio anubis): repertoire and intentionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Molesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Psychological and Behavioral Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (4), pp.805-832. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.19-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12124-020-09516-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-019-01312-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669079v1</w:t>
+                <w:t xml:space="preserve">hal-02860582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baboon (Papio anubis) chimeric face processing by human (Homo sapiens) judges: Influence of stimuli complexity on the perception of oro-facial asymmetries.</w:t>
               </w:r>
@@ -1218,51 +1218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.113-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1300,51 +1300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of joint attention by olive baboons gesturing toward humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustine Lamaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1593,772 +1593,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social interaction is associated with changes in infants’ motor activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Scola</w:t>
+                <w:t xml:space="preserve">Brain, Gestures and Mouth in Baboons (Papio anubis) : What May They Tell Us about the Origins of Some Language Properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3402/snp.v5.28256⟩</w:t>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (4), pp.321-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792671v1</w:t>
+                <w:t xml:space="preserve">hal-01432430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training experience in gestures affects the display of social gaze in baboons’ communication with a human</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social interaction is associated with changes in infants’ motor activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Gaunet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne ´ Jover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-014-0793-5⟩</w:t>
+              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/snp.v5.28256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237425v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is leadership a reliable concept in animals? An empirical study in the horse</w:t>
+                <w:t xml:space="preserve">Training experience in gestures affects the display of social gaze in baboons’ communication with a human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Odile Petit</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126344⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-014-0793-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158659v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain, Gestures and Mouth in Baboons (Papio anubis) : What May They Tell Us about the Origins of Some Language Properties?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is leadership a reliable concept in animals? An empirical study in the horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Love</w:t>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Fresnais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86 (4), pp.321-322. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0126344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432430v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive baboons, Papio anubis, adjust their visual and auditory intentional gestures to the visual attention of others</w:t>
+                <w:t xml:space="preserve">Bonobos and orangutans, but not chimpanzees, flexibly plan for the future in a token-exchange task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Maille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vauclair</w:t>
+                <w:t xml:space="preserve">Josep Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.10.019⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (6), pp.1329-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-014-0768-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932293v1</w:t>
+                <w:t xml:space="preserve">hal-01015182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonobos and orangutans, but not chimpanzees, flexibly plan for the future in a token-exchange task</w:t>
+                <w:t xml:space="preserve">Olive baboons, Papio anubis, adjust their visual and auditory intentional gestures to the visual attention of others</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Dufour</w:t>
+                <w:t xml:space="preserve">Audrey Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (6), pp.1329-1340. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.121-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-014-0768-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015182v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baboons' hand preference resists to spatial factors for a communicative gesture but not for a simple manipulative action</w:t>
               </w:r>
@@ -2474,51 +2474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentional Communication in Olive Baboons (Papio anubis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2550,144 +2550,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To beg, or not to beg? That is the question: mangabeys modify their production of requesting gestures in response to human's attentional states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are monkeys able to plan for future exchange?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Maille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+                <w:t xml:space="preserve">Josep Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (5), pp.783-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-012-0502-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041197⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020439v1</w:t>
+                <w:t xml:space="preserve">hal-00750709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring aggression regulation in managed groups of horses Equus caballus</w:t>
               </w:r>
@@ -2809,298 +2821,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the significance of adult play: what does social play tell us about adult horse welfare?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Fureix</w:t>
+                <w:t xml:space="preserve">To beg, or not to beg? That is the question: mangabeys modify their production of requesting gestures in response to human's attentional states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Engelhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-012-0902-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e41197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021858v1</w:t>
+                <w:t xml:space="preserve">hal-01020439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are monkeys able to plan for future exchange?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the significance of adult play: what does social play tell us about adult horse welfare?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fureix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dufour</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wessel-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (5), pp.783-795. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (4), pp.291-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-012-0502-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-012-0902-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750709v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared of unshared consensus for collective movement? Towards methodological concerns</w:t>
               </w:r>
@@ -3183,264 +3183,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early reproductive success, preceding bachelor ranks and their behavioural correlates in young Przewalski's stallions</w:t>
+                <w:t xml:space="preserve">Decision-making in Przewalski horses (Equus ferus przewalskii) is driven by the ecological contexts of collective movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tatin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Feh</w:t>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 115, pp.321-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2009.01614.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944096v1</w:t>
+                <w:t xml:space="preserve">hal-00439846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making in Przewalski horses (Equus ferus przewalskii) is driven by the ecological contexts of collective movements</w:t>
+                <w:t xml:space="preserve">Early reproductive success, preceding bachelor ranks and their behavioural correlates in young Przewalski's stallions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Maumy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Petit</w:t>
+                <w:t xml:space="preserve">L. Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R.B. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439846v1</w:t>
+                <w:t xml:space="preserve">hal-01944096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult-Young Ratio, a Major Factor Regulating Social Behaviour of Young: A Horse Study</w:t>
               </w:r>
@@ -3569,51 +3569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulinot Maïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3698,204 +3698,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of goal persistence in wild infant olive baboons (Papio anubis) in interaction with their mothers</w:t>
+                <w:t xml:space="preserve">Development of attention-sensitive communication in wild olive baboon infants (Papio anubis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Mack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème colloque de la Société Francophone de Primatologie</w:t>
+              <w:t xml:space="preserve">36ème Colloque de la Société Francophone De Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841629v1</w:t>
+                <w:t xml:space="preserve">hal-04841638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of attention-sensitive communication in wild olive baboon infants (Papio anubis)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Development of goal persistence in wild infant olive baboons (Papio anubis) in interaction with their mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque de la Société Francophone De Primatologie</w:t>
+              <w:t xml:space="preserve">36ème colloque de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841638v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication sensible à l'attention maternelle dans une perspective comparative : approche développementale et multimodale</w:t>
               </w:r>
@@ -4173,424 +4173,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonotactic’ modeling of baboon gestural threat sequences</w:t>
+                <w:t xml:space="preserve">Disruption of social attention and the tactical use of sensory modalities in primate infant signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Animal linguistics: Take the leap!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">6th Protoloang Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841655v1</w:t>
+                <w:t xml:space="preserve">hal-04841624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of social attention and the tactical use of sensory modalities in primate infant signaling.</w:t>
+                <w:t xml:space="preserve">Phonotactic’ modeling of baboon gestural threat sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilio Calderone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Protoloang Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">“Animal linguistics: Take the leap!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841624v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un arbre de décision pour évaluer l'état des connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestural Communication in Olive Baboons (Papio anubis): Repertoire and Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Molesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vautier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème atelier MODEVAIIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marcevol, France</w:t>
+              <w:t xml:space="preserve">7th European Federation for Primatology meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944191v1</w:t>
+                <w:t xml:space="preserve">hal-01560551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestural Communication in Olive Baboons (Papio anubis): Repertoire and Properties.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un arbre de décision pour évaluer l'état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Federation for Primatology meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6ème atelier MODEVAIIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marcevol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560551v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesture production in monkeys, apes and prelinguistic children: The interplay between development and evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Molesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference of the International Society of Gesture Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4609,372 +4609,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la main à la bouche au cerveau chez le babouin (Papio anubis): implications sur les origines du langage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Brain, gestures and mouth in baboons (Papio anubis): what may it tell us about the origins of some language properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien A Marie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la société française de primatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6th Conference of the European Federation of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944211v1</w:t>
+                <w:t xml:space="preserve">hal-01944159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding audience effect in primate gestural communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la main à la bouche au cerveau chez le babouin (Papio anubis): implications sur les origines du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien A Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Colloque de la société française de primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560532v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain, gestures and mouth in baboons (Papio anubis): what may it tell us about the origins of some language properties?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Understanding audience effect in primate gestural communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien A Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference of the European Federation of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Roma, Italy</w:t>
+              <w:t xml:space="preserve">34th International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944159v1</w:t>
+                <w:t xml:space="preserve">hal-01560532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural communication in baboons and its relations to some language properties: Flexibility, intentionality and lateralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5051,51 +5051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5120,51 +5120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les babouins olive ajustent leur comportement en fonction de l’état attentionnel du partenaire humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5215,64 +5215,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication gestuelle chez les primates non humains : les gestes de quémande des mangabés à collier (Cercocebus torquatus) sont-ils influencés par l’état attentionnel des humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Engelhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5323,64 +5323,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requesting gestures of old-world monkeys: Intentionality, referentiality, laterality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Engelhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5546,273 +5546,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus de recrutement dans les déplacements de groupe chez les ongulés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Thierry</w:t>
+                <w:t xml:space="preserve">Le jeu : indicateur de bien-être ou de mal-être ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fureix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wessel-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR d'Ethologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. n.p</w:t>
+              <w:t xml:space="preserve">36ème Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Mar 2010, Paris, France. pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817803v1</w:t>
+                <w:t xml:space="preserve">hal-01318479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu : indicateur de bien-être ou de mal-être ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Fureix</w:t>
+                <w:t xml:space="preserve">Les processus de recrutement dans les déplacements de groupe chez les ongulés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Mar 2010, Paris, France. pp.123-131</w:t>
+              <w:t xml:space="preserve">GDR d'Ethologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318479v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What sort of influence do adult horses exert on youngsters?</w:t>
               </w:r>
@@ -5893,64 +5893,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making processes in the collective movements of Przewalski horses: Influences of the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th biennial European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Jul 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5975,103 +5975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes collectifs de la décision dans les déplacements de groupes de chevaux et de vaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Oct 2007, Dijon, France</w:t>
@@ -6113,64 +6113,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’enjeu écologique sur la prise de décisions de groupe chez le cheval de Przewalski, Equus ferus przewalskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la SFECA « Le social dans tous ses états »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4443 LEEC, Apr 2007, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6616,51 +6616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moulinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6970,51 +6970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12577" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814956v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1257324" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Olvido Perea-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Massen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ostner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;lke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Castellano-Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80643-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04500921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2951" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23339" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Molesti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-019-01312-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12124-020-09516-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Lamaury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-017-1111-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gorecka-Bruzda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ouvrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1395-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754516004043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v5.28256" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0793-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126344" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fresnais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21128" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Engelhart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041197" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021853v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.02.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QS43ZJC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wessel-Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0902-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0Q2QW350-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0502-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK0MCQVQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.02.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7XF2JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tatin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.B. King" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01614.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXWNXSCW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004888" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulinot Ma&#239;c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20301" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KSTM83H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chotard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841638v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mack" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841655v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841624v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vautier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560551v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Marie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plouvier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560532v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944175v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944184v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908687v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rossard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ramseyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354649v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354664v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317468v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Forast&#233;-Mathelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cellier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360046v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulinot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119179313.wbprim0356" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12577" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814956v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1257324" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Olvido Perea-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Massen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ostner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;lke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Castellano-Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80643-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04500921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2951" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23339" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Molesti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12124-020-09516-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-019-01312-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Lamaury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-017-1111-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gorecka-Bruzda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ouvrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1395-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754516004043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fresnais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v5.28256" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0793-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126344" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21128" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0502-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK0MCQVQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021853v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.02.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QS43ZJC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Engelhart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041197" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wessel-Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0902-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0Q2QW350-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.02.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7XF2JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01614.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXWNXSCW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tatin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.B. King" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004888" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulinot Ma&#239;c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20301" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KSTM83H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841638v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mack" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chotard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841655v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vautier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Marie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944175v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944184v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908687v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rossard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ramseyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354649v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354664v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317468v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Forast&#233;-Mathelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cellier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360046v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulinot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119179313.wbprim0356" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>