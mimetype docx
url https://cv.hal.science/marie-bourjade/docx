--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -91,3596 +91,3730 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of attention‐sensitive communication contribute to 7–20‐month‐olds' emerging pragmatic skills</w:t>
+                <w:t xml:space="preserve">EVApeCognition: An 18-Year Dataset of Great Ape Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mawa Dafreville</w:t>
+                <w:t xml:space="preserve">Alejandro Sánchez-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Guidetti</w:t>
+                <w:t xml:space="preserve">Sonja Ebel van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bourjade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carin Molenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akzira Abuova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizbeth Mujica-Manrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/infa.12577⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-07191-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831743v1</w:t>
+                <w:t xml:space="preserve">hal-05620099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention-sensitive signalling by 7- to 20-month-old infants in a comparative perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Patterns of attention‐sensitive communication contribute to 7–20‐month‐olds' emerging pragmatic skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawa Dafreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1257324⟩</w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (2), pp.216-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infa.12577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814956v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoregulatory functions drive variation in eye coloration across macaque species</w:t>
+                <w:t xml:space="preserve">Attention-sensitive signalling by 7- to 20-month-old infants in a comparative perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Olvido Perea-García</w:t>
+                <w:t xml:space="preserve">Mawa Dafreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorg Massen</w:t>
+                <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Ostner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.29115. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-80643-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1257324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831776v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-month-old infants’ communication in a comparative perspective: Do maternal attention and interaction matter?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoregulatory functions drive variation in eye coloration across macaque species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Scola</w:t>
+                <w:t xml:space="preserve">Juan Olvido Perea-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne ´ Jover</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorg Massen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ostner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schülke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Castellano-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2023.105651⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.29115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-80643-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500921v1</w:t>
+                <w:t xml:space="preserve">hal-04831776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schoolchildren cooperate more successfully with non-kin than with siblings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Six-month-old infants’ communication in a comparative perspective: Do maternal attention and interaction matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawa Dafreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne ´ Jover</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Proceedings - Royal society. Biological sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2951⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 231, pp.105651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2023.105651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167067v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to the communicative partner's attentional state: A developmental study on mother–infant dyads in wild chimpanzees ( Pan troglodytes schweinfurthii )</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schoolchildren cooperate more successfully with non-kin than with siblings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sillam-Dussès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gladys Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.23339⟩</w:t>
+              <w:t xml:space="preserve"> Proceedings - Royal society. Biological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1944), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831656v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Conceptual Diversity an Advantage for Scientific Inquiry? A Case Study on the Concept of ‘Gesture’ in Comparative Psychology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sensitivity to the communicative partner's attentional state: A developmental study on mother–infant dyads in wild chimpanzees ( Pan troglodytes schweinfurthii )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawa Dafreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hobaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guidetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sillam-Dussès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Psychological and Behavioral Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12124-020-09516-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03669079v1</w:t>
+                <w:t xml:space="preserve">hal-04831656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural communication in olive baboons (Papio anubis): repertoire and intentionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Molesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (1), pp.19-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10071-019-01312-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboon (Papio anubis) chimeric face processing by human (Homo sapiens) judges: Influence of stimuli complexity on the perception of oro-facial asymmetries.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Conceptual Diversity an Advantage for Scientific Inquiry? A Case Study on the Concept of ‘Gesture’ in Comparative Psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Wallez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Bourjade</w:t>
+                <w:t xml:space="preserve">Sandra Molesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/com0000118⟩</w:t>
+              <w:t xml:space="preserve">Integrative Psychological and Behavioral Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (4), pp.805-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12124-020-09516-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944113v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating social cues in baboon gesture learning: what does it tell us about the evolution of communication?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Baboon (Papio anubis) chimeric face processing by human (Homo sapiens) judges: Influence of stimuli complexity on the perception of oro-facial asymmetries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.36-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/com0000118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944118v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of joint attention by olive baboons gesturing toward humans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Manipulating social cues in baboon gesture learning: what does it tell us about the evolution of communication?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 22, pp.567-575. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 22, pp.113-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944106v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating determinants of yawning in the domestic (Equus caballus) and Przewalski (Equus ferus przewalskii) horses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Acquisition of joint attention by olive baboons gesturing toward humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Lamaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-016-1395-7⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.567-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-017-1111-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355007v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pointage controversé des singes : éléments empiriques chez le babouin olive (Papio anubis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigating determinants of yawning in the domestic (Equus caballus) and Przewalski (Equus ferus przewalskii) horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Gorecka-Bruzda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fureix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103 (9-10), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-016-1395-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0013754516004043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01560442v1</w:t>
+                <w:t xml:space="preserve">hal-01355007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain, Gestures and Mouth in Baboons (Papio anubis) : What May They Tell Us about the Origins of Some Language Properties?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le pointage controversé des singes : éléments empiriques chez le babouin olive (Papio anubis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.375-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0013754516004043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432430v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social interaction is associated with changes in infants’ motor activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne ´ Jover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3402/snp.v5.28256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training experience in gestures affects the display of social gaze in baboons’ communication with a human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-014-0793-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is leadership a reliable concept in animals? An empirical study in the horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (5), pp.e0126344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0126344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonobos and orangutans, but not chimpanzees, flexibly plan for the future in a token-exchange task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Brain, Gestures and Mouth in Baboons (Papio anubis) : What May They Tell Us about the Origins of Some Language Properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+                <w:t xml:space="preserve">Damien Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Dufour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-014-0768-6⟩</w:t>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (4), pp.321-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015182v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive baboons, Papio anubis, adjust their visual and auditory intentional gestures to the visual attention of others</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87, pp.121-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboons' hand preference resists to spatial factors for a communicative gesture but not for a simple manipulative action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bonobos and orangutans, but not chimpanzees, flexibly plan for the future in a token-exchange task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vauclair</w:t>
+                <w:t xml:space="preserve">Josep Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.21128⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (6), pp.1329-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-014-0768-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021749v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional Communication in Olive Baboons (Papio anubis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Baboons' hand preference resists to spatial factors for a communicative gesture but not for a simple manipulative action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (6), pp.651-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439671v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are monkeys able to plan for future exchange?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intentional Communication in Olive Baboons (Papio anubis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dufour</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (3-5), pp.252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750709v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring aggression regulation in managed groups of horses Equus caballus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">To beg, or not to beg? That is the question: mangabeys modify their production of requesting gestures in response to human's attentional states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Engelhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2012.02.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e41197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01021853v1</w:t>
+                <w:t xml:space="preserve">hal-01020439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To beg, or not to beg? That is the question: mangabeys modify their production of requesting gestures in response to human's attentional states</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploring aggression regulation in managed groups of horses Equus caballus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fureix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sankey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 138 (3-4), pp.216-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2012.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01020439v1</w:t>
+                <w:t xml:space="preserve">hal-01021853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the significance of adult play: what does social play tell us about adult horse welfare?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fureix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Wessel-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99 (4), pp.291-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00114-012-0902-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared of unshared consensus for collective movement? Towards methodological concerns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Are monkeys able to plan for future exchange?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2010.02.027⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (5), pp.783-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-012-0502-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700627v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making in Przewalski horses (Equus ferus przewalskii) is driven by the ecological contexts of collective movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shared of unshared consensus for collective movement? Towards methodological concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Odile Petit</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2009.01614.x⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84, pp.648-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2010.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00439846v1</w:t>
+                <w:t xml:space="preserve">hal-00700627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early reproductive success, preceding bachelor ranks and their behavioural correlates in young Przewalski's stallions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Decision-making in Przewalski horses (Equus ferus przewalskii) is driven by the ecological contexts of collective movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Feh</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 115, pp.321-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2009.01614.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944096v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult-Young Ratio, a Major Factor Regulating Social Behaviour of Young: A Horse Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Early reproductive success, preceding bachelor ranks and their behavioural correlates in young Przewalski's stallions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R.B. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237436v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adult-Young Ratio, a Major Factor Regulating Social Behaviour of Young: A Horse Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.e4888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Could adults be used to improve social skills of young horses, Equus caballus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulinot Maïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50, pp.408-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dev.20301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3690,2641 +3824,2641 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of attention-sensitive communication in wild olive baboon infants (Papio anubis)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Development of goal persistence in wild infant olive baboons (Papio anubis) in interaction with their mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque de la Société Francophone De Primatologie</w:t>
+              <w:t xml:space="preserve">36ème colloque de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841638v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of goal persistence in wild infant olive baboons (Papio anubis) in interaction with their mothers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Development of attention-sensitive communication in wild olive baboon infants (Papio anubis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Mack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème colloque de la Société Francophone de Primatologie</w:t>
+              <w:t xml:space="preserve">36ème Colloque de la Société Francophone De Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841629v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication sensible à l'attention maternelle dans une perspective comparative : approche développementale et multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawa Dafreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème congrès de la société française d'étude du comportement animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to the mother’s multimodal attention state: A developmental study on mother-infant dyads in naturalistic settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawa Dafreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Infant Studies – ICIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactical use of multimodal communication by six-month-old human infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawa Dafreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne ´ Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Protoloang Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of social attention and the tactical use of sensory modalities in primate infant signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Protoloang Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonotactic’ modeling of baboon gestural threat sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilio Calderone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Animal linguistics: Take the leap!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestural Communication in Olive Baboons (Papio anubis): Repertoire and Properties.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un arbre de décision pour évaluer l'état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Federation for Primatology meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6ème atelier MODEVAIIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marcevol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560551v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un arbre de décision pour évaluer l'état des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gestural Communication in Olive Baboons (Papio anubis): Repertoire and Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Molesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vautier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème atelier MODEVAIIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marcevol, France</w:t>
+              <w:t xml:space="preserve">7th European Federation for Primatology meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944191v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesture production in monkeys, apes and prelinguistic children: The interplay between development and evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Molesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference of the International Society of Gesture Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain, gestures and mouth in baboons (Papio anubis): what may it tell us about the origins of some language properties?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">De la main à la bouche au cerveau chez le babouin (Papio anubis): implications sur les origines du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien A Marie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference of the European Federation of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Colloque de la société française de primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944159v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la main à la bouche au cerveau chez le babouin (Papio anubis): implications sur les origines du langage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Understanding audience effect in primate gestural communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la société française de primatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">34th International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944211v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding audience effect in primate gestural communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Brain, gestures and mouth in baboons (Papio anubis): what may it tell us about the origins of some language properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien A Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">6th Conference of the European Federation of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560532v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural communication in baboons and its relations to some language properties: Flexibility, intentionality and lateralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Conference of the International Primatology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Hanoï, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A window on the proximal mechanisms of intentional communication in primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les babouins olive ajustent leur comportement en fonction de l’état attentionnel du partenaire humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème colloque de la société francophone de primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société francophone de primatologie, Oct 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication gestuelle chez les primates non humains : les gestes de quémande des mangabés à collier (Cercocebus torquatus) sont-ils influencés par l’état attentionnel des humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Engelhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; UMR8195 ENES-CNPS, May 2012, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requesting gestures of old-world monkeys: Intentionality, referentiality, laterality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Engelhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Primatological Society (IPS) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of unrelated adults on the behavior of weanlings and young horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2011, Stavanger, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-731-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu : indicateur de bien-être ou de mal-être ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les processus de recrutement dans les déplacements de groupe chez les ongulés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Mar 2010, Paris, France. pp.123-131</w:t>
+              <w:t xml:space="preserve">GDR d'Ethologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318479v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus de recrutement dans les déplacements de groupe chez les ongulés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le jeu : indicateur de bien-être ou de mal-être ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fureix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wessel-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR d'Ethologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. n.p</w:t>
+              <w:t xml:space="preserve">36ème Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Mar 2010, Paris, France. pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817803v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What sort of influence do adult horses exert on youngsters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Ethological Conference (IEC) and University of Rennes 1, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making processes in the collective movements of Przewalski horses: Influences of the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th biennial European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Jul 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes collectifs de la décision dans les déplacements de groupes de chevaux et de vaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Oct 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’enjeu écologique sur la prise de décisions de groupe chez le cheval de Przewalski, Equus ferus przewalskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la SFECA « Le social dans tous ses états »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4443 LEEC, Apr 2007, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social experience, vocal learning and social cognition in the European starling, Sturnus vulgaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cousillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Forasté-Mathelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Ornithological Congress (IOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, China Ornothological Society, Aug 2002, Pékin, China. pp.618-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6334,379 +6468,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How infant’s motor activity changes during mother-infant interaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Infant Studies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, News Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infants reduce their movements when their partner sings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does adults influence play a role in social structuring in young horses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moulinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2005 - 29th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Budapest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6716,114 +6850,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119179313.wbprim0356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6970,51 +7104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12577" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814956v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1257324" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Olvido Perea-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Massen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ostner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;lke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Castellano-Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80643-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04500921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2951" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23339" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Molesti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12124-020-09516-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-019-01312-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Lamaury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-017-1111-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gorecka-Bruzda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ouvrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1395-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754516004043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fresnais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v5.28256" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0793-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126344" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21128" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0502-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK0MCQVQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021853v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.02.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QS43ZJC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Engelhart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041197" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wessel-Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0902-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0Q2QW350-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.02.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7XF2JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01614.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXWNXSCW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tatin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.B. King" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004888" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulinot Ma&#239;c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20301" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KSTM83H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841638v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mack" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chotard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841655v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vautier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Marie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944175v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944184v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908687v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rossard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ramseyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354649v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354664v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317468v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Forast&#233;-Mathelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cellier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360046v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulinot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119179313.wbprim0356" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05620099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S&#225;nchez-Amaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ebel van Wijk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Molenaar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akzira Abuova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizbeth Mujica-Manrique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07191-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12577" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1257324" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Olvido Perea-Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Massen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ostner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;lke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Castellano-Navarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80643-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04500921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105651" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2951" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Molesti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-019-01312-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12124-020-09516-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Lamaury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-017-1111-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gorecka-Bruzda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ouvrard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1395-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754516004043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v5.28256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237425v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0793-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126344" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fresnais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932293v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21128" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Engelhart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041197" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.02.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QS43ZJC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wessel-Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0902-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0Q2QW350-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750709v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0502-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK0MCQVQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.02.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7XF2JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01614.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXWNXSCW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tatin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.B. King" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237436v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004888" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulinot Ma&#239;c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20301" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KSTM83H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841629v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chotard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mack" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841624v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944191v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944211v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Marie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560532v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944175v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343965v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rossard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334962v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-731-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817803v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ramseyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318479v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354649v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Henry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Forast&#233;-Mathelier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560591v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulinot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560486v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119179313.wbprim0356" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>