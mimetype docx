--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -138,123 +138,123 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Rousselet</w:t>
+                <w:t xml:space="preserve">Agnès Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 250 (3), pp.1948-1963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.71031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570562v1</w:t>
+                <w:t xml:space="preserve">hal-05570562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of QTL and transcriptome approaches for the identification of genes involved in tomato response to nitrogen deficiency</w:t>
               </w:r>
@@ -881,601 +881,451 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/embr.201847182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368086v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05382307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of wild and domesticated crop phenotypic spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIDEEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of tomato fruit quality : from GWAS to breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bineau</w:t>
+                <w:t xml:space="preserve">Jiantao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Benejam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Tomato congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, VALENCIA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of tomato fruit quality : from GWAS to breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bineau</w:t>
+                <w:t xml:space="preserve">Jiantao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Rambla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Benejam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solanaceae genome 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thessaloniki University, Oct 2022, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1485,176 +1335,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of wild and domesticated crop phenotypic spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of wild and domesticated crop phenotypic spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1663,115 +1513,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1918,51 +1768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wojcik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bou&#235;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;reil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Burban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16173" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.99" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kirk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Brault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Na Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schulze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rousselet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantao Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Benejam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Rambla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570562v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wojcik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rousselet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bou&#235;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;reil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Burban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16173" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.99" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kirk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Brault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Na Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schulze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantao Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Benejam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Rambla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>