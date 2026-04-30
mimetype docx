--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -467,234 +467,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales, analyses factorielles et restitutions : quelles perspectives méthodologiques pour accéder au sensible potentiellement transformateur ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+                <w:t xml:space="preserve">Table ronde: Intervenir en milieu de travail, entre recherche et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur les représentations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRS, Sep 2023, Bogota, Colombie</w:t>
+              <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rumef- Université de Tours, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214420v1</w:t>
+                <w:t xml:space="preserve">hal-04500110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde: Intervenir en milieu de travail, entre recherche et formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rougerie</w:t>
+                <w:t xml:space="preserve">Représentations sociales, analyses factorielles et restitutions : quelles perspectives méthodologiques pour accéder au sensible potentiellement transformateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rumef- Université de Tours, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque international sur les représentations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRS, Sep 2023, Bogota, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500110v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales des acteurs de l'orientation : restitution participative</w:t>
               </w:r>
@@ -952,247 +952,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conseils de continuum : vers un collectif situé au service de l’orientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Valente</w:t>
+                <w:t xml:space="preserve">La recherche en travail social comme espace de résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 73</w:t>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708579v1</w:t>
+                <w:t xml:space="preserve">hal-04720537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en travail social comme espace de résistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+                <w:t xml:space="preserve">Les conseils de continuum : vers un collectif situé au service de l’orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varvara Ciobanu-Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 88</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720537v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales et professionnelles des jeunes migrants en quête de protection</w:t>
               </w:r>
@@ -1247,51 +1247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement socio-éducatif des mineurs non accompagnés. Étude des conflits entre représentations sociales et représentations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 120 (4), pp.168-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1623,51 +1623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04214420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Julier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Massou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Achigar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720537v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04066263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03924846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.120.0168" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Giraudat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12bdl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04214420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Julier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Massou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Achigar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04066263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03924846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.120.0168" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Giraudat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12bdl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>