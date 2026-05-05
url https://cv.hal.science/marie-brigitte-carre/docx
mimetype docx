--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -100,342 +100,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
+                <w:t xml:space="preserve">Provenance of the ballast stones from the Roman Republican ship Ilovik-Paržine 1: A hypothesis about its place of construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+                <w:t xml:space="preserve">François Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Borel</w:t>
+                <w:t xml:space="preserve">Philippe Leonide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+                <w:t xml:space="preserve">Lionel Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Margerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.104580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836679v1</w:t>
+                <w:t xml:space="preserve">hal-04692609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance of the ballast stones from the Roman Republican ship Ilovik-Paržine 1: A hypothesis about its place of construction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leonide</w:t>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Marié</w:t>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Margerel</w:t>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Corse 2020 - PCR, pp.156137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692609v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piantarella EA5557</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Botte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -467,368 +467,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2019)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+                <w:t xml:space="preserve">Coastal submersions in the north-eastern Adriatic during the last 5200 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204 (204), pp.103570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836629v1</w:t>
+                <w:t xml:space="preserve">hal-03286804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal submersions in the north-eastern Adriatic during the last 5200 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matteo Vacchi</w:t>
+                <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Corse 2019, pp.50463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103570⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03286804v1</w:t>
+                <w:t xml:space="preserve">hal-04836629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://journals-openedition-org.inshs.bib.cnrs.fr/adlfi/47906</w:t>
@@ -909,51 +909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2019 (52), pp.15-54</w:t>
@@ -995,90 +995,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piantarella. Une luxueuse villa maritime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 580, pp.24‒29</w:t>
@@ -1107,103 +1107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croatia's mid-Late Holocene (5200-3200 BP) coastal vegetation shaped by human societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kaniewski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 200, pp.334-350. </w:t>
@@ -1241,51 +1241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorun-Laron et Busuja-Bossolo, Poreč- Parenzo, Istria. Les campagnes de recherche 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1349,51 +1349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorun-Laron et Busuja-Bossolo, Poreč- Parenzo, Istria. Les campagnes de recherche 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1457,51 +1457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Istrie et la navigation nord-adriatique dans l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1539,51 +1539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothèse de restitution d'un navire à dolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1621,51 +1621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loron-Larun, Parenzo-Poreč, Istria. Una villa maritima nell'agro parentino : la campagna di ricerca 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1746,51 +1746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loron-Larun, (Parenzo/Poreč, Istria). Una villa maritima nell’agro parentino : la campagna di ricerca 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Marchiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,51 +1884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The site of Aquileia (northeastern Italy): example of fluvial geoarchaeology in a Mediterranean coastal plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,51 +2005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques marques sur amphores du territoire de Senigallia : un complément à la série &amp;quot;Kani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Picus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, XXII, pp.75-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2132,51 +2132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2227,77 +2227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur les structures immergées de Piantarella et Cavallo : des aménagements au service du commerce romain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Drassm 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département des recherches archéologiques subaquatiques et sous-marines (Drassm), Oct 2022, Marseille, Auditorium du musée d'Histoire de Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2316,260 +2316,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens entre interdisciplinarités et valorisation scientifique par les médias audio-visuels : l'exemple du programme FoSPHORA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introduzione Fosphora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinarité(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RnMSH, Sep 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03524644v1</w:t>
+                <w:t xml:space="preserve">halshs-03524633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione Fosphora</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les liens entre interdisciplinarités et valorisation scientifique par les médias audio-visuels : l'exemple du programme FoSPHORA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Interdisciplinarité(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RnMSH, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03524633v1</w:t>
+                <w:t xml:space="preserve">halshs-03524644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignages archéologiques et géologiques de l’évolution du niveau de la mer à partir de l’époque romaine : nouvelles données dans les Bouches de Bonifacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2607,77 +2607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le niveau moyen de la mer en Istrie à l'époque romaine : méthodes et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2722,286 +2722,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03524643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures immergées en périphérie de Piantarella, bilan des campagnes de 2017 et 2018</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les villae maritimae et l’exploitation des ressources maritimes en Istrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion scientifique du PCR « Les Bouches de Bonifacio à l’époque romaine : approches archéologiques et géoarchéologique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReA Patrimoine, Université libre de Bruxelles, Mar 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Villae maritimae del Mediterraneo occidentale. Nascità, diffusione e trasformazione di un modello architettonico. Giornate di studio internazionali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Superiore per la Conservazione ed il Restauro; Ecole française de Rome; Aix Marseille université – LabexMed; Centre Camille Jullian; Institut de Recherche sur l’Architecture Antique, May 2019, Capri, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173096v1</w:t>
+                <w:t xml:space="preserve">hal-03524618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villae maritimae et l’exploitation des ressources maritimes en Istrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La face cachée de l'exploitation du granite des îles de Cavallo et de San Baïnsu : expertise des structures immergées des lieux d’extraction et/ou carrières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villae maritimae del Mediterraneo occidentale. Nascità, diffusione e trasformazione di un modello architettonico. Giornate di studio internazionali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Istituto Superiore per la Conservazione ed il Restauro; Ecole française de Rome; Aix Marseille université – LabexMed; Centre Camille Jullian; Institut de Recherche sur l’Architecture Antique, May 2019, Capri, Italie</w:t>
+              <w:t xml:space="preserve">Réunion scientifique du PCR « Les Bouches de Bonifacio à l’époque romaine : approches archéologiques et géoarchéologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReA Patrimoine, Université libre de Bruxelles, Mar 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524618v1</w:t>
+                <w:t xml:space="preserve">hal-02173091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La face cachée de l'exploitation du granite des îles de Cavallo et de San Baïnsu : expertise des structures immergées des lieux d’extraction et/ou carrières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les structures immergées en périphérie de Piantarella, bilan des campagnes de 2017 et 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion scientifique du PCR « Les Bouches de Bonifacio à l’époque romaine : approches archéologiques et géoarchéologique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReA Patrimoine, Université libre de Bruxelles, Mar 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173091v1</w:t>
+                <w:t xml:space="preserve">hal-02173096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opérations archéologiques sous-marines et des prospections géoradars sur la presqu’île de Saint-Gervais à Fos-sur-Mer</w:t>
               </w:r>
@@ -3026,64 +3026,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Fos-sur-Mer, Jun 2019, Fos-sur-Mer, France</w:t>
@@ -3125,51 +3125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaculture structures in Roman Histria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Uhač</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3207,51 +3207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hangars du Cavaou, reprise du dossier des « navalia » de Fos-sur-Mer (Fossae Marianae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3289,90 +3289,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bouches de Bonifacio durant l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3414,51 +3414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine and oil of the Central Adriatic on the coast of Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e International Archeological Colloquy Roman Ceramic and Glass Manufactures; Production and Trade in the Adriatic region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut za arheologiju (Zagreb); Muzej Grada Crikvenice; Université de Zadar, Nov 2017, Crikvenica, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3535,51 +3535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
@@ -3608,51 +3608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amphores de l’Adriatique, entre archéologie et archéométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches pluridisplinaires récentes sur les amphores nord-adriatiques = Recent multidisciplinary research on northern Adriatic amphorae.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francis Tassaux, Apr 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3677,51 +3677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The content of amphorae from Adriatic Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pesavento Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4160,51 +4160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4291,77 +4291,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur la chronologie d’implantation des structures immergées d’Olbia de Provence (Var, 1er s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la SFECAG. La mer, le littoral et le territoire du IIe s. av. J.-C. au milieu du Ier s. apr. J.-C. entre le Rhône et les Alpes Maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hyères-les-Palmiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4399,90 +4399,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage, gestions des ressources et économie végétale dans la zone du Parentin entre l’époque impériale et la fin de l’Antiquité. Premiers résultats de l'enquête paléobotanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde internationale « AdriAtlas e i paesaggi costieri dell’Adriatico tra Antichità e Altomedioevo. Per un bilancio consultivo e prospettivo »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bari, Italie</w:t>
@@ -4537,77 +4537,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium "Transformations of Adriatic Europe (2nd-9th c.)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Zadar, Croatia</w:t>
@@ -4694,51 +4694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lo Blundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4786,51 +4786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Fréjus et les ports maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4887,51 +4887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,51 +5023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Courrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5115,51 +5115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjeverno priobalje Poreštine u antici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,51 +5203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Istrie et la mer. La côte du Parentin dans l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5304,51 +5304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles à Marseille : les mobiliers : Ier-VIIe siècles ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rigoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5411,90 +5411,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 : les structures immergées des lieux d’extraction et des carrières des îles de Cavallo et de San Bainzu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Clerbois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lapidum natura restat, hoc est praecipua morum insania [..]. Les carrières romaines de granodiorite de l'archipel des Lavezzi, au sud de la Corse. Étude archéologique et géoarchéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, </w:t>
@@ -5530,862 +5530,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaisselle de l'épave de Camarat 2 (Ramatuelle, Var)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nouvelles données sur la chronologie d’implantation des structures immergées d’Olbia de Provence (Var, 1er s. apr. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Sabastia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucien Rivet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfecag, Actes du congrès d'Hyères, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-99, 2023</w:t>
+              <w:t xml:space="preserve">SFECAG, actes du congrès d’Hyères (18-21 mai 2023), La mer, le littoral et le territoire du IIe s. av. J.-C. au milieu du Ier s. apr. J.-C. entre le Rhône et les Alpes Maritimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société française d'étude de la céramique antique en Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-244, 2023, Actes des congrès de la Société française d'étude de la céramique antique en Gaule, 978-2-9579916-2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035072v1</w:t>
+                <w:t xml:space="preserve">halshs-04488168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur la chronologie d’implantation des structures immergées d’Olbia de Provence (Var, 1er s. apr. J.-C.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La vaisselle de l'épave de Camarat 2 (Ramatuelle, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, actes du congrès d’Hyères (18-21 mai 2023), La mer, le littoral et le territoire du IIe s. av. J.-C. au milieu du Ier s. apr. J.-C. entre le Rhône et les Alpes Maritimes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sfecag, Actes du congrès d'Hyères, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-99, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société française d'étude de la céramique antique en Gaule</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04488168v1</w:t>
+                <w:t xml:space="preserve">hal-05035072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio durant l’Antiquité</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’épave romaine de la Madrague de Giens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrina Marlier; Michel L'Hour; Alain Charron; David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Errance, pp.165-178, 2022, 978-2-87772-644-3</w:t>
+              <w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine archéologique en danger [: catalogue de l'exposition, musée départemental Arles antique, 22 octobre 2022-20 février 2023]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arles, pp.55-58, 2022, 978-2-35404-103-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468840v1</w:t>
+                <w:t xml:space="preserve">halshs-04015878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épave romaine de la Madrague de Giens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Bouches de Bonifacio durant l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Sabrina Marlier; Michel L'Hour; Alain Charron; David Djaoui. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine archéologique en danger [: catalogue de l'exposition, musée départemental Arles antique, 22 octobre 2022-20 février 2023]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arles, pp.55-58, 2022, 978-2-35404-103-8</w:t>
+              <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Errance, pp.165-178, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04015878v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The content of amphorae from Adriatic Italy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Occupation humaine, ressources et échanges dans l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Darío Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Marin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Amphora Contents. Reflecting on the Maritime Trade of Foodstuffs in Antiquity. In honour of Miguel Beltrán Lloris. Proceedings of the Roman Amphora Contents International Interactive Conference (RACIIC) (Cadiz, 5-7 October 2015)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.273-280, 2021, Roman and Late Antique Mediterranean Pottery, 9781803270623</w:t>
+              <w:t xml:space="preserve">Petites îles de la Méditerranée occidentale, histoire, culture, patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaussen, 2021, 978-2-356981-85-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03507762v1</w:t>
+                <w:t xml:space="preserve">halshs-03507810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les installations portuaires dans le Parentin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excoffon Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.51-55, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Fréjus et les ports maritimes [actes du 12e Colloque historique de Fréjus, 16-17 novembre 2018]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, Presses universitaires de Provence, pp.5, 2021, Archéologies méditerranéennes. BIAMA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515357v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation humaine, ressources et échanges dans l'Antiquité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les installations portuaires dans le Parentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Brigitte Marin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites îles de la Méditerranée occidentale, histoire, culture, patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gaussen, 2021, 978-2-356981-85-1</w:t>
+              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.51-55, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03507810v1</w:t>
+                <w:t xml:space="preserve">hal-03515357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The content of amphorae from Adriatic Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pesavento Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Darío Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Fréjus et les ports maritimes [actes du 12e Colloque historique de Fréjus, 16-17 novembre 2018]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 30, Presses universitaires de Provence, pp.5, 2021, Archéologies méditerranéennes. BIAMA</w:t>
+              <w:t xml:space="preserve">Roman Amphora Contents. Reflecting on the Maritime Trade of Foodstuffs in Antiquity. In honour of Miguel Beltrán Lloris. Proceedings of the Roman Amphora Contents International Interactive Conference (RACIIC) (Cadiz, 5-7 October 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273-280, 2021, Roman and Late Antique Mediterranean Pottery, 9781803270623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03507393v1</w:t>
+                <w:t xml:space="preserve">halshs-03507762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchands antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin; Sophie Bouffier; Stéphane Mourlane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrations en Méditerranée de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, 2021, 978-2-330-14501-9</w:t>
@@ -6440,51 +6440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6565,51 +6565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transports de matières premières par voie maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Boisseuil; Christian Rico; Sauro Gelichi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le marché des matières premières dans l’Antiquité et au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 563, Publications de l’École française de Rome, pp.9-32, 2021, Collection de l'École française de Rome, 9782728314065. </w:t>
@@ -6647,51 +6647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hangars du Cavaou. Reprise des dossiers des &amp;quot;navalia&amp;quot; de Fossae Marianae (Fos-sur-Mer, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6740,272 +6740,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03507198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les viviers à poisson du Parentin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.56-59, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515369v1</w:t>
+                <w:t xml:space="preserve">hal-03515301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les viviers à poisson du Parentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.56-59, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515301v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propriétaires des ateliers de dolia de Minturnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlotte Carrato; Franca Cibecchini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles recherches sur les &amp;lt;em&gt;dolia&amp;lt;/em&gt; : l’exemple de la Méditerranée nord-occidentale à l’époque romaine (Ier s. av. J.-C. – IIIe s. ap. J.-C.). Actes de la table ronde européenne sur les &amp;lt;em&gt;dolia&amp;lt;/em&gt;, Aspiran 26-27 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, Editions de l'Association de la RAN, pp.197-205, 2020, Revue archéologique de Narbonnaise. Supplément, 979-10-92655-13-1</w:t>
@@ -7034,51 +7034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le niveau moyen de la mer en Istrie à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7159,51 +7159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The amphorae of the western Adriatic: an update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pesavento Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7245,51 +7245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques pièces pour la manoeuvre des voiles découvertes sur l'épave de la Madrague de Giens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giulia Boetto; Eric Rieth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l’honneur de Patrice Pomey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, CNRS éditions, pp.57-65, 2018, Archaeonautica</w:t>
@@ -7318,51 +7318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Show must go on&amp;quot;. Recherches récentes sur le Parentin (Istrie, Croatie),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7413,51 +7413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille territories of exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bouffier; Dominique Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Peter Lang, pp.203-220, 2016, Lang Classical Studies, 978-1-4331-3204-9</w:t>
@@ -7499,51 +7499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echanges commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dionigi Albera; Maryline Crivello; Mohamed Tozy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.412-420, 2016, 978-2-330-06466-2</w:t>
@@ -7572,51 +7572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution géographique des entrepôts, localisations, réseaux : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Laudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7667,51 +7667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de relevés de vestiges submergés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7792,51 +7792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d'entrepôts dans le monde romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Arce et Bertrand Goffaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horrea d'Hispanie et de la Méditerranée romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velazquez, pp.23-39, 2011, Collection de la casa de Velazquez; 125</w:t>
@@ -7865,51 +7865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pompes de cale et l’évacuation de l’eau de sentine sur les navires antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brun, Jean-Pierre, et Jean-Luc Fiches. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie hydraulique et machines élévatrices d'eau dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7977,51 +7977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Cullin-Mingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8072,51 +8072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoenvironnement d'Aquilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8180,2223 +8180,2227 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (24)</w:t>
+        <w:t xml:space="preserve">Rapport (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission décembre 2021)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chantier MoMArch Ste Marguerite : 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+                <w:t xml:space="preserve">Anaïs Diméglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoo Mukai</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Corse; Centre Camille Jullian. 2022, 83 p</w:t>
+                <w:t xml:space="preserve">Etienne Courné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Département des recherches archéologiques subaquatiques et sous-marines (Drassm); Ipso Facto; Centre Camille Jullian (UMR 7299); Arkaeos. 2025, pp.266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549180v1</w:t>
+                <w:t xml:space="preserve">hal-05607938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriboats – Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2022</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission décembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Divić</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre Camille Jullian (UMR 7299). 2022</w:t>
+                <w:t xml:space="preserve">Tomoo Mukai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Corse; Centre Camille Jullian. 2022, 83 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03976155v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olbia de Provence, structures immergées. Rapport final d’opération 2021</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adriboats – Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian, UMR7299. 2022, pp.93</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre Camille Jullian (UMR 7299). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03552443v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03976155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Olbia de Provence, structures immergées. Rapport final d’opération 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Sabastia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2021, pp.98</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian, UMR7299. 2022, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512861v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Istrie romaine : pouvoirs, ressources, territoire. Mission Istrie - Rapport d'activité 2021</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2021, pp.60</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2021, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515613v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Istrie romaine : pouvoirs, ressources, territoire. Mission Istrie - Rapport d'activité 2020</w:t>
+                <w:t xml:space="preserve">L'Istrie romaine : pouvoirs, ressources, territoire. Mission Istrie - Rapport d'activité 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2020, pp.60</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2021, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515599v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2019)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'Istrie romaine : pouvoirs, ressources, territoire. Mission Istrie - Rapport d'activité 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.180</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2020, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512748v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures et carrières immergées des îles de Cavallo et de San Baïnsu. Rapport final d’opération 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3886, Centre Camille Jullian, Drassm. 2020, pp.52</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259122v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission février 2019)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structures et carrières immergées des îles de Cavallo et de San Baïnsu. Rapport final d’opération 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Corse. 2019, pp.10</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3886, Centre Camille Jullian, Drassm. 2020, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518582v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission avril 2019)</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Corse. 2019, pp.44</w:t>
+                <w:t xml:space="preserve">Rapport de synthèse et de prospective de l'archéologie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-P. Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Galderisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice André-Salvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Brosseder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hcéres. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03518584v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03925858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de synthèse et de prospective de l'archéologie française</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Hcéres. 2019</w:t>
+                <w:t xml:space="preserve">Expertise des structures immergées des lieux d’extraction et/ou des carrières de l’île de Cavallo, Rapport final d’opération 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3367, Centre Camille Jullian, Drassm. 2019, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03925858v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise des structures immergées des lieux d’extraction et/ou des carrières de l’île de Cavallo, Rapport final d’opération 2018</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les villae maritimes de l'Istrie. Bilan du quadriennal 2016-2019 et rapport sur la campagne 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3367, Centre Camille Jullian, Drassm. 2019, pp.66</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2019, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023432v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villae maritimes de l'Istrie. Bilan du quadriennal 2016-2019 et rapport sur la campagne 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission décembre 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2019, pp.84</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoo Mukai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); DRAC - SRA Corse. 2019, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515587v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission décembre 2019)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission février 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); DRAC - SRA Corse. 2019, pp.74</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Corse. 2019, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518589v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2018)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission avril 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Corse. 2019, pp.223</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoo Mukai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Corse. 2019, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514294v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer, Chantier-école MoMArch 2018. Opération de sondage, Structure J (Sondage J1 et découverte Structure K), Rapport final d’opération 2018</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Greck</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3364, DRASSM. 2018, pp.53</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Corse. 2019, pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172329v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2017)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer, Chantier-école MoMArch 2018. Opération de sondage, Structure J (Sondage J1 et découverte Structure K), Rapport final d’opération 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2018, pp.172</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3364, DRASSM. 2018, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513005v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2018</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2018, pp.96</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2018, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172966v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villae maritimes de l'Istrie. Rapport sur les travaux en 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Baika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2018, pp.58</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2018, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515581v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Istrie-Loron. Les villae maritimes de l'Istrie. Rapport sur les travaux 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les villae maritimes de l'Istrie. Rapport sur les travaux en 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10404,562 +10408,680 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2017, pp.61</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2018, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515573v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mission Istrie-Loron. Les villae maritimes de l'Istrie. Rapport sur les travaux 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2017, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bromblet</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02023749v1</w:t>
+                <w:t xml:space="preserve">hal-03515573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise et sondages des structures immergées aux abords de la villa romaine de Piantarella, Rapport final d’opération 2016-2017</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Baika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3154, DRASSM. 2017, pp.77</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2017, pp.(2 vol.) 129, 262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023386v1</w:t>
+                <w:t xml:space="preserve">hal-02023749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villae maritimes de l'Istrie. Rapport de la campagne 2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Expertise et sondages des structures immergées aux abords de la villa romaine de Piantarella, Rapport final d’opération 2016-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2016, pp.70</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Botte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3154, DRASSM. 2017, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515569v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les villae maritimes de l'Istrie. Rapport de la campagne 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2016, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2011, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11106,51 +11228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margerel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103570" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchiori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rosada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeo Marco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marocco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maselli-Scotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pugliese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1187" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524602v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pesavento Mattioli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sich&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prizzon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marroco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prizzon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sabastia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688608v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lo Blundo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Genovese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chaker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/62532" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62532" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crea.phisoc.ulb.be/fr/collection-etudes-darcheologie/les-carrieres-romaines-de-granodiorite-de-larchipel-des-lavezzi-au-sud-de-la-corse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507762v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={418DF820-998E-448E-B391-48969B53219C}" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507393v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Excoffon Pierre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7823" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507198v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Bakran-Petricioli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kovacic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087710v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Laudani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#269;i&#263; Gaetano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461614v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/411" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039493v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cullin-Mingaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976155v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512861v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Munda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515599v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512748v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Andr&#233;-Salvini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Brosseder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023432v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515587v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518589v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172329v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172966v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515581v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023386v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515569v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margerel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103570" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchiori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rosada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeo Marco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marocco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maselli-Scotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pugliese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1187" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524602v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pesavento Mattioli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sich&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prizzon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marroco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prizzon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sabastia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688608v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lo Blundo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Genovese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chaker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/62532" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62532" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crea.phisoc.ulb.be/fr/collection-etudes-darcheologie/les-carrieres-romaines-de-granodiorite-de-larchipel-des-lavezzi-au-sud-de-la-corse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507393v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Excoffon Pierre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515357v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={418DF820-998E-448E-B391-48969B53219C}" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7823" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507198v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Bakran-Petricioli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kovacic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087710v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Laudani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#269;i&#263; Gaetano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461614v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/411" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039493v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cullin-Mingaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dim&#233;glio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Courn&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549180v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976155v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512861v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515613v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Munda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515599v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512748v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259122v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Andr&#233;-Salvini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Brosseder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514294v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172329v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515581v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023386v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>