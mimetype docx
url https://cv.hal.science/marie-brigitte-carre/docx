--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -100,342 +100,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance of the ballast stones from the Roman Republican ship Ilovik-Paržine 1: A hypothesis about its place of construction</w:t>
+                <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fournier</w:t>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leonide</w:t>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Marié</w:t>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Margerel</w:t>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Corse 2020 - PCR, pp.156137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692609v1</w:t>
+                <w:t xml:space="preserve">hal-04836679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provenance of the ballast stones from the Roman Republican ship Ilovik-Paržine 1: A hypothesis about its place of construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+                <w:t xml:space="preserve">Philippe Leonide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Borel</w:t>
+                <w:t xml:space="preserve">Lionel Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Cibecchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Margerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.104580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836679v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piantarella EA5557</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Botte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -467,368 +467,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal submersions in the north-eastern Adriatic during the last 5200 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matteo Vacchi</w:t>
+                <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Corse 2019, pp.50463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286804v1</w:t>
+                <w:t xml:space="preserve">hal-04836629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2019)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+                <w:t xml:space="preserve">Coastal submersions in the north-eastern Adriatic during the last 5200 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204 (204), pp.103570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836629v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://journals-openedition-org.inshs.bib.cnrs.fr/adlfi/47906</w:t>
@@ -909,51 +909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2019 (52), pp.15-54</w:t>
@@ -995,90 +995,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piantarella. Une luxueuse villa maritime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 580, pp.24‒29</w:t>
@@ -1107,982 +1107,994 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croatia's mid-Late Holocene (5200-3200 BP) coastal vegetation shaped by human societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 200, pp.334-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorun-Laron et Busuja-Bossolo, Poreč- Parenzo, Istria. Les campagnes de recherche 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histria antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22, pp.391-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorun-Laron et Busuja-Bossolo, Poreč- Parenzo, Istria. Les campagnes de recherche 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histria antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, pp.599-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Istrie et la navigation nord-adriatique dans l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histria antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17, pp.65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothèse de restitution d'un navire à dolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15, pp.176-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00710747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loron-Larun, Parenzo-Poreč, Istria. Una villa maritima nell'agro parentino : la campagna di ricerca 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Marchiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Rosada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histria antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16, pp.479-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loron-Larun, (Parenzo/Poreč, Istria). Una villa maritima nell’agro parentino : la campagna di ricerca 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Marchiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Rosada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zabeo Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histria antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14, pp.261-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The site of Aquileia (northeastern Italy): example of fluvial geoarchaeology in a Mediterranean coastal plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maselli-Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9 (4), pp.223-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/morfo.2003.1187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques marques sur amphores du territoire de Senigallia : un complément à la série &amp;quot;Kani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Picus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, XXII, pp.75-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2092,932 +2104,932 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Roman port of Parentium (Poreč/Parenzo, Croatia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference of Mediterranean Harbour &amp; Coastal Archaeology Harbour Cities 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix Marseille Université, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03909376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur les structures immergées de Piantarella et Cavallo : des aménagements au service du commerce romain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Drassm 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département des recherches archéologiques subaquatiques et sous-marines (Drassm), Oct 2022, Marseille, Auditorium du musée d'Histoire de Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione Fosphora</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les liens entre interdisciplinarités et valorisation scientifique par les médias audio-visuels : l'exemple du programme FoSPHORA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Interdisciplinarité(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RnMSH, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03524633v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03524644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens entre interdisciplinarités et valorisation scientifique par les médias audio-visuels : l'exemple du programme FoSPHORA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Introduzione Fosphora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinarité(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RnMSH, Sep 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03524644v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03524633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignages archéologiques et géologiques de l’évolution du niveau de la mer à partir de l’époque romaine : nouvelles données dans les Bouches de Bonifacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS d’Histoire &amp; Sciences de la mer, May 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le niveau moyen de la mer en Istrie à l'époque romaine : méthodes et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire interdisciplinaire du GIS : Le rapport à la submersion des sociétés littorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS d'Histoire et Sciences de la mer, May 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03524643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villae maritimae et l’exploitation des ressources maritimes en Istrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les structures immergées en périphérie de Piantarella, bilan des campagnes de 2017 et 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villae maritimae del Mediterraneo occidentale. Nascità, diffusione e trasformazione di un modello architettonico. Giornate di studio internazionali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Istituto Superiore per la Conservazione ed il Restauro; Ecole française de Rome; Aix Marseille université – LabexMed; Centre Camille Jullian; Institut de Recherche sur l’Architecture Antique, May 2019, Capri, Italie</w:t>
+              <w:t xml:space="preserve">Réunion scientifique du PCR « Les Bouches de Bonifacio à l’époque romaine : approches archéologiques et géoarchéologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReA Patrimoine, Université libre de Bruxelles, Mar 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524618v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée de l'exploitation du granite des îles de Cavallo et de San Baïnsu : expertise des structures immergées des lieux d’extraction et/ou carrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion scientifique du PCR « Les Bouches de Bonifacio à l’époque romaine : approches archéologiques et géoarchéologique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReA Patrimoine, Université libre de Bruxelles, Mar 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures immergées en périphérie de Piantarella, bilan des campagnes de 2017 et 2018</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les villae maritimae et l’exploitation des ressources maritimes en Istrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion scientifique du PCR « Les Bouches de Bonifacio à l’époque romaine : approches archéologiques et géoarchéologique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReA Patrimoine, Université libre de Bruxelles, Mar 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Villae maritimae del Mediterraneo occidentale. Nascità, diffusione e trasformazione di un modello architettonico. Giornate di studio internazionali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Superiore per la Conservazione ed il Restauro; Ecole française de Rome; Aix Marseille université – LabexMed; Centre Camille Jullian; Institut de Recherche sur l’Architecture Antique, May 2019, Capri, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173096v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opérations archéologiques sous-marines et des prospections géoradars sur la presqu’île de Saint-Gervais à Fos-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3026,1248 +3038,1248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Fos-sur-Mer, Jun 2019, Fos-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaculture structures in Roman Histria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Uhač</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact Zones: Archaeology between Water and Land Coasts, Lake and River Shores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bodrum, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hangars du Cavaou, reprise du dossier des « navalia » de Fos-sur-Mer (Fossae Marianae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports dans l'espace méditeranéen antique. Fréjus et les ports maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bouches de Bonifacio durant l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d'archéologie en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine and oil of the Central Adriatic on the coast of Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e International Archeological Colloquy Roman Ceramic and Glass Manufactures; Production and Trade in the Adriatic region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut za arheologiju (Zagreb); Muzej Grada Crikvenice; Université de Zadar, Nov 2017, Crikvenica, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonnage et archéobotanique en Istrie (Croatie) : les données fournies par le vivier à poissons antique de Busuja (Poreč)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02125513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amphores de l’Adriatique, entre archéologie et archéométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches pluridisplinaires récentes sur les amphores nord-adriatiques = Recent multidisciplinary research on northern Adriatic amphorae.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francis Tassaux, Apr 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03524468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The content of amphorae from Adriatic Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pesavento Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Amphora Contents International Interactive Conference (RACIIC) Reflecting on Maritime Trade in foodstuffs in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusting fluvial harbour structures to an avulsive river system. The case of the Roman harbor of Aquileia on the Natiso river (Friuli Venezia Giulia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Siché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Prizzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marroco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on " People/environment relationships from the mesolithic to the Middle Ages : recent geo-archeological findings in Southern Italy "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Adjusting fluvial harbour structures to an avulsive river system. The case of the Roman harbor of Aquileia on the Natiso river (Friuli Venezia Giulia)».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Siche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Prizzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on « People/environment relationships from the mesolithic to the Middle Ages : recent geo-archeological findings in Southern Italy ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricostruzione della dinamica fluviale nelle aree antropizzate in epoca Romana : l'esempio del porto canale d'Aquileia (Friuli Venezia Giulia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Siché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maselli-Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prizzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference AIQUA " La geoarcheologia: metodi ed applicazioni "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site d'Aquileia (Udine, Italie septentrionale) : l'exemple d'une géoarchéologie fluviale appliquée aux plaines de niveau de base. Aquileia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference " Environmental Dynamics and History in the Mediterranean areas "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4277,374 +4289,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur la chronologie d’implantation des structures immergées d’Olbia de Provence (Var, 1er s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la SFECAG. La mer, le littoral et le territoire du IIe s. av. J.-C. au milieu du Ier s. apr. J.-C. entre le Rhône et les Alpes Maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hyères-les-Palmiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage, gestions des ressources et économie végétale dans la zone du Parentin entre l’époque impériale et la fin de l’Antiquité. Premiers résultats de l'enquête paléobotanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde internationale « AdriAtlas e i paesaggi costieri dell’Adriatico tra Antichità e Altomedioevo. Per un bilancio consultivo e prospettivo »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape, resources and vegetal economy in the Parentium zone (I-V c. AD). First results of a palaeobotanic research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium "Transformations of Adriatic Europe (2nd-9th c.)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02122522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4654,740 +4666,740 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un port à l'autre = Da un porto all'altro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lo Blundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Métropole Aix-Marseille Provence / Territoire Istres Ouest Provence, pp.142, 2022, 978-2-9522229-5-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03688608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Fréjus et les ports maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence, 30, pp.367, 2021, Archéologies méditérranéennes. BiAMA, 9791032003480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03507332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Homme et l’Animal au Maghreb de la Préhistoire au Moyen Âge. Explorations d’une relation complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.460, 2021, Archéologies méditerranéennes, François Quantin; Marie-Brigitte Carre, 979-10-320-0335-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.62532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trésors engloutis du port de Fos. Catalogue de l'exposition, Fos-sur-Mer, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ville de Fos-sur-Mer, pp.48, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjeverno priobalje Poreštine u antici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zavičajni muzej Poreštine-Museo del territorio parentino, 215 p., 2012, 978-953-55355-6-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Istrie et la mer. La côte du Parentin dans l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius éditions, 25, 304 p., 2011, Mémoires, 978-2-35613-054-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles à Marseille : les mobiliers : Ier-VIIe siècles ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rigoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADAM-Errance, pp.433, 1998, 2877721558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01956577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5397,2806 +5409,2806 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 : les structures immergées des lieux d’extraction et des carrières des îles de Cavallo et de San Bainzu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Clerbois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lapidum natura restat, hoc est praecipua morum insania [..]. Les carrières romaines de granodiorite de l'archipel des Lavezzi, au sud de la Corse. Étude archéologique et géoarchéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CReA-Patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161−187, 2025, Études d’archéologie, 978-2-9603778-3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur la chronologie d’implantation des structures immergées d’Olbia de Provence (Var, 1er s. apr. J.-C.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La vaisselle de l'épave de Camarat 2 (Ramatuelle, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, actes du congrès d’Hyères (18-21 mai 2023), La mer, le littoral et le territoire du IIe s. av. J.-C. au milieu du Ier s. apr. J.-C. entre le Rhône et les Alpes Maritimes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sfecag, Actes du congrès d'Hyères, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-99, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société française d'étude de la céramique antique en Gaule</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04488168v1</w:t>
+                <w:t xml:space="preserve">hal-05035072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaisselle de l'épave de Camarat 2 (Ramatuelle, Var)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nouvelles données sur la chronologie d’implantation des structures immergées d’Olbia de Provence (Var, 1er s. apr. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Sabastia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucien Rivet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfecag, Actes du congrès d'Hyères, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-99, 2023</w:t>
+              <w:t xml:space="preserve">SFECAG, actes du congrès d’Hyères (18-21 mai 2023), La mer, le littoral et le territoire du IIe s. av. J.-C. au milieu du Ier s. apr. J.-C. entre le Rhône et les Alpes Maritimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société française d'étude de la céramique antique en Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-244, 2023, Actes des congrès de la Société française d'étude de la céramique antique en Gaule, 978-2-9579916-2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035072v1</w:t>
+                <w:t xml:space="preserve">halshs-04488168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave romaine de la Madrague de Giens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Marlier; Michel L'Hour; Alain Charron; David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine archéologique en danger [: catalogue de l'exposition, musée départemental Arles antique, 22 octobre 2022-20 février 2023]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arles, pp.55-58, 2022, 978-2-35404-103-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bouches de Bonifacio durant l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, pp.165-178, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation humaine, ressources et échanges dans l'Antiquité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The content of amphorae from Adriatic Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Brigitte Marin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pesavento Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Darío Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites îles de la Méditerranée occidentale, histoire, culture, patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gaussen, 2021, 978-2-356981-85-1</w:t>
+              <w:t xml:space="preserve">Roman Amphora Contents. Reflecting on the Maritime Trade of Foodstuffs in Antiquity. In honour of Miguel Beltrán Lloris. Proceedings of the Roman Amphora Contents International Interactive Conference (RACIIC) (Cadiz, 5-7 October 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273-280, 2021, Roman and Late Antique Mediterranean Pottery, 9781803270623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03507810v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les installations portuaires dans le Parentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Fréjus et les ports maritimes [actes du 12e Colloque historique de Fréjus, 16-17 novembre 2018]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 30, Presses universitaires de Provence, pp.5, 2021, Archéologies méditerranéennes. BIAMA</w:t>
+              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.51-55, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03507393v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les installations portuaires dans le Parentin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Occupation humaine, ressources et échanges dans l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Marin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.51-55, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">Petites îles de la Méditerranée occidentale, histoire, culture, patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaussen, 2021, 978-2-356981-85-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515357v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The content of amphorae from Adriatic Italy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excoffon Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Amphora Contents. Reflecting on the Maritime Trade of Foodstuffs in Antiquity. In honour of Miguel Beltrán Lloris. Proceedings of the Roman Amphora Contents International Interactive Conference (RACIIC) (Cadiz, 5-7 October 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Fréjus et les ports maritimes [actes du 12e Colloque historique de Fréjus, 16-17 novembre 2018]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, Presses universitaires de Provence, pp.5, 2021, Archéologies méditerranéennes. BIAMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeopress</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03507762v1</w:t>
+                <w:t xml:space="preserve">halshs-03507393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchands antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin; Sophie Bouffier; Stéphane Mourlane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrations en Méditerranée de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, 2021, 978-2-330-14501-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03507843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Blanc-Bijon; Jean-Pierre Bracco; Marie-Brigitte Carre; Salem Chaker; Xavier Lafon; Mohamed Ouerfelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homme et l'animal au Maghreb de la Préhistoire au Moyen Âge : explorations d'une relation complexe [actes du XIe Colloque international Histoire et archéologie de l'Afrique du Nord, Marseille, Aix-en-Provence, 8-11 octobre 2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-8, 2021, Archéologies méditerranéennes, 979-10-320-0335-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.62537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transports de matières premières par voie maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Boisseuil; Christian Rico; Sauro Gelichi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le marché des matières premières dans l’Antiquité et au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 563, Publications de l’École française de Rome, pp.9-32, 2021, Collection de l'École française de Rome, 9782728314065. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.7823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03507662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hangars du Cavaou. Reprise des dossiers des &amp;quot;navalia&amp;quot; de Fossae Marianae (Fos-sur-Mer, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Brigitte Carre; Pierre Excoffon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Fréjus et les ports maritimes, [actes du 12e Colloque historique de Fréjus, 16-17 novembre 2018]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-270, 2021, Archéologies méditerranéennes. BiAMA, 9791032003480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03507198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les viviers à poisson du Parentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.56-59, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515301v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les viviers à poisson du Parentin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.56-59, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515369v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propriétaires des ateliers de dolia de Minturnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlotte Carrato; Franca Cibecchini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles recherches sur les &amp;lt;em&gt;dolia&amp;lt;/em&gt; : l’exemple de la Méditerranée nord-occidentale à l’époque romaine (Ier s. av. J.-C. – IIIe s. ap. J.-C.). Actes de la table ronde européenne sur les &amp;lt;em&gt;dolia&amp;lt;/em&gt;, Aspiran 26-27 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, Editions de l'Association de la RAN, pp.197-205, 2020, Revue archéologique de Narbonnaise. Supplément, 979-10-92655-13-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03508631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le niveau moyen de la mer en Istrie à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Bakran-Petricioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovacic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.C. Fiorello; F. Tassaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AdriAtlas e i paesaggi costieri dell’Adriatico tra Antichità e Altomedioevo, Atti della Tavola Rotonda di Bari (22-23 maggio 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, 2019, Scripta antiqua, sér. AdriAtlas 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03513341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The amphorae of the western Adriatic: an update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pesavento Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goranka Lipovac Vrkljan; Ana Konestra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pottery Production, Landscape and Economy of Roman Dalmatia Interdisciplinary approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.7-13, 2018, Archaeopress Roman Archaeology 47, 978-1-78969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques pièces pour la manoeuvre des voiles découvertes sur l'épave de la Madrague de Giens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giulia Boetto; Eric Rieth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l’honneur de Patrice Pomey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, CNRS éditions, pp.57-65, 2018, Archaeonautica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Show must go on&amp;quot;. Recherches récentes sur le Parentin (Istrie, Croatie),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibere, ridere, gaudere, studere, hoc est vivere. Hommages à Francis Tassaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, pp.365-376, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille territories of exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bouffier; Dominique Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Peter Lang, pp.203-220, 2016, Lang Classical Studies, 978-1-4331-3204-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03513324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echanges commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dionigi Albera; Maryline Crivello; Mohamed Tozy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.412-420, 2016, 978-2-330-06466-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03513317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution géographique des entrepôts, localisations, réseaux : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Laudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepôts et trafics annonaires en Méditerranée : Antiquité-Temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 552, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole française de Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-57, 2016, Collection de l’Ecole française de Rome, 978-2-7283-1246-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de relevés de vestiges submergés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benčić Gaetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Istrie et la mer : la côte du Parentin dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.121-124, 2011, 9782356130549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d'entrepôts dans le monde romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Arce et Bertrand Goffaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horrea d'Hispanie et de la Méditerranée romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velazquez, pp.23-39, 2011, Collection de la casa de Velazquez; 125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00710806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pompes de cale et l’évacuation de l’eau de sentine sur les navires antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brun, Jean-Pierre, et Jean-Luc Fiches. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie hydraulique et machines élévatrices d'eau dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications du Centre Jean Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-66, 2007, 9782918887386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi : un site de référence ? Approche socio-économique de l’insula I 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Cullin-Mingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributi di archeologia vesuviana III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.108-116, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoenvironnement d'Aquilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maselli-Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drobne K., Pugliese N., Tambareau Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la Mer Adriatique aux Alpes Juliennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ljubljana, pp.23-26, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8206,2882 +8218,2882 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantier MoMArch Ste Marguerite : 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Diméglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Courné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Département des recherches archéologiques subaquatiques et sous-marines (Drassm); Ipso Facto; Centre Camille Jullian (UMR 7299); Arkaeos. 2025, pp.266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission décembre 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoo Mukai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Corse; Centre Camille Jullian. 2022, 83 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriboats – Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre Camille Jullian (UMR 7299). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03976155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olbia de Provence, structures immergées. Rapport final d’opération 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian, UMR7299. 2022, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2021, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Istrie romaine : pouvoirs, ressources, territoire. Mission Istrie - Rapport d'activité 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2021, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Istrie romaine : pouvoirs, ressources, territoire. Mission Istrie - Rapport d'activité 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2020, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures et carrières immergées des îles de Cavallo et de San Baïnsu. Rapport final d’opération 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RFO OA3886, Centre Camille Jullian, Drassm. 2020, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de synthèse et de prospective de l'archéologie française</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission février 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Corse. 2019, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-P. Francfort</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">halshs-03925858v1</w:t>
+                <w:t xml:space="preserve">hal-03518582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise des structures immergées des lieux d’extraction et/ou des carrières de l’île de Cavallo, Rapport final d’opération 2018</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission avril 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3367, Centre Camille Jullian, Drassm. 2019, pp.66</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoo Mukai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Corse. 2019, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023432v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villae maritimes de l'Istrie. Bilan du quadriennal 2016-2019 et rapport sur la campagne 2019</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2019, pp.84</w:t>
+                <w:t xml:space="preserve">Rapport de synthèse et de prospective de l'archéologie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-P. Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Galderisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice André-Salvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Brosseder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hcéres. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03515587v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03925858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission décembre 2019)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Expertise des structures immergées des lieux d’extraction et/ou des carrières de l’île de Cavallo, Rapport final d’opération 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); DRAC - SRA Corse. 2019, pp.74</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3367, Centre Camille Jullian, Drassm. 2019, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518589v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission février 2019)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les villae maritimes de l'Istrie. Bilan du quadriennal 2016-2019 et rapport sur la campagne 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Corse. 2019, pp.10</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Munda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2019, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518582v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission avril 2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Tri préinventaire des mobiliers issus de fouilles anciennes à Aleria (mission décembre 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoo Mukai</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Corse. 2019, pp.44</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); DRAC - SRA Corse. 2019, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518584v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Corse. 2019, pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer, Chantier-école MoMArch 2018. Opération de sondage, Structure J (Sondage J1 et découverte Structure K), Rapport final d’opération 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3364, DRASSM. 2018, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2018, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2018, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villae maritimes de l'Istrie. Rapport sur les travaux en 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2018, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Istrie-Loron. Les villae maritimes de l'Istrie. Rapport sur les travaux 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2017, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2017, pp.(2 vol.) 129, 262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise et sondages des structures immergées aux abords de la villa romaine de Piantarella, Rapport final d’opération 2016-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Botte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RFO OA3154, DRASSM. 2017, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villae maritimes de l'Istrie. Rapport de la campagne 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davor Munda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2016, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2011, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11228,51 +11240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margerel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103570" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchiori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rosada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeo Marco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marocco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maselli-Scotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pugliese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1187" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524602v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pesavento Mattioli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sich&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prizzon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marroco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prizzon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sabastia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688608v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lo Blundo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Genovese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chaker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/62532" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62532" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crea.phisoc.ulb.be/fr/collection-etudes-darcheologie/les-carrieres-romaines-de-granodiorite-de-larchipel-des-lavezzi-au-sud-de-la-corse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507393v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Excoffon Pierre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515357v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={418DF820-998E-448E-B391-48969B53219C}" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7823" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507198v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Bakran-Petricioli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kovacic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087710v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Laudani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#269;i&#263; Gaetano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461614v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/411" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039493v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cullin-Mingaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dim&#233;glio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Courn&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549180v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976155v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512861v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515613v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Munda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515599v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512748v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259122v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Andr&#233;-Salvini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Brosseder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514294v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172329v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515581v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023386v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margerel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103570" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MV8RTCD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchiori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rosada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeo Marco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marocco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maselli-Scotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pugliese" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1187" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pesavento Mattioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sich&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prizzon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marroco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878588v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prizzon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096134v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sabastia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lo Blundo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Genovese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507771v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chaker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/62532" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62532" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crea.phisoc.ulb.be/fr/collection-etudes-darcheologie/les-carrieres-romaines-de-granodiorite-de-larchipel-des-lavezzi-au-sud-de-la-corse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507762v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={418DF820-998E-448E-B391-48969B53219C}" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515357v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Excoffon Pierre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470420v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62537" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7823" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513341v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Bakran-Petricioli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kovacic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Maggi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465343v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Laudani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#269;i&#263; Gaetano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710806v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/411" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cullin-Mingaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878305v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dim&#233;glio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Courn&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549180v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552443v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512861v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515613v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Munda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515599v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512748v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259122v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518584v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925858v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Andr&#233;-Salvini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Brosseder" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514294v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172329v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172966v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515581v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023386v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>